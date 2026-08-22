--- v0 (2026-07-08)
+++ v1 (2026-08-22)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11" documentId="8_{0B153DA2-1893-40EB-8BEF-0F76624BED4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{ECF3E8F7-A9D4-4A8E-9992-86E13757A77F}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{60E0FC80-8949-417C-8E14-5908BBE3D184}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{52E36A47-8B9D-4267-9ED7-7E8C314E6843}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$U$57</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -1853,61 +1852,61 @@
   <si>
     <t>P400032060</t>
   </si>
   <si>
     <t>NS80003806</t>
   </si>
   <si>
     <t>NS80003810</t>
   </si>
   <si>
     <t>P400019100</t>
   </si>
   <si>
     <t>NS80005160</t>
   </si>
   <si>
     <t>NS80005110</t>
   </si>
   <si>
     <t>2 X 100</t>
   </si>
   <si>
     <t>N420152000</t>
   </si>
   <si>
-    <t>actualizado</t>
+    <t>LISTA 28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="9"/>
@@ -2030,50 +2029,57 @@
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -2961,54 +2967,54 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="9" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="35" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="8" fillId="7" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="7" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -3049,51 +3055,51 @@
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Millares" xfId="2" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>514350</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>346075</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Imagen 537">
           <a:extLst>
@@ -3414,1906 +3420,1902 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1877">
           <cell r="C1877">
-            <v>1051.8208029201601</v>
+            <v>1220.600371536</v>
           </cell>
         </row>
         <row r="1878">
           <cell r="C1878">
-            <v>1179.4528800000001</v>
+            <v>1375.3963200000001</v>
           </cell>
         </row>
         <row r="1879">
           <cell r="C1879">
-            <v>1272.0636018750001</v>
+            <v>1518.0742624000002</v>
           </cell>
         </row>
         <row r="1880">
           <cell r="C1880">
-            <v>1032.4111286249999</v>
+            <v>1244.7227805374998</v>
           </cell>
         </row>
         <row r="1881">
           <cell r="C1881">
-            <v>1252.36741171875</v>
+            <v>1353.1240340703125</v>
           </cell>
         </row>
         <row r="1882">
           <cell r="C1882">
-            <v>1408.4106996875</v>
+            <v>1757.531320678125</v>
           </cell>
         </row>
         <row r="1883">
           <cell r="C1883">
-            <v>2418.4875858812493</v>
+            <v>2761.3929534576873</v>
           </cell>
         </row>
         <row r="1884">
           <cell r="C1884">
-            <v>3316.8946667999999</v>
+            <v>3722.0153868039997</v>
           </cell>
         </row>
         <row r="1885">
           <cell r="C1885">
-            <v>4464.747212575</v>
+            <v>4717.6736889522499</v>
           </cell>
         </row>
         <row r="1886">
           <cell r="C1886">
-            <v>11364.850602031247</v>
+            <v>12748.191147906249</v>
           </cell>
         </row>
         <row r="1887">
           <cell r="C1887">
-            <v>13370.899017937498</v>
+            <v>15023.491098306247</v>
           </cell>
         </row>
         <row r="1888">
           <cell r="C1888">
-            <v>20022.268855499995</v>
+            <v>20309.331921164998</v>
           </cell>
         </row>
         <row r="1889">
           <cell r="C1889">
-            <v>76335.683748869982</v>
+            <v>83030.184523796241</v>
           </cell>
         </row>
         <row r="1890">
           <cell r="C1890">
-            <v>100385.86053599998</v>
+            <v>112458.76212869998</v>
           </cell>
         </row>
         <row r="1891">
           <cell r="C1891">
-            <v>1369.8131386867199</v>
+            <v>1589.619088512</v>
           </cell>
         </row>
         <row r="1892">
           <cell r="C1892">
-            <v>1348.0590375000002</v>
+            <v>1582.7047499999996</v>
           </cell>
         </row>
         <row r="1893">
           <cell r="C1893">
-            <v>1538.3295023437499</v>
+            <v>1842.392828</v>
           </cell>
         </row>
         <row r="1894">
           <cell r="C1894">
-            <v>1565.5007299276801</v>
+            <v>1816.7075297280001</v>
           </cell>
         </row>
         <row r="1895">
           <cell r="C1895">
-            <v>1483.5710899038459</v>
+            <v>1743.2563649999997</v>
           </cell>
         </row>
         <row r="1896">
           <cell r="C1896">
-            <v>1706.7288811911058</v>
+            <v>2044.00726392</v>
           </cell>
         </row>
         <row r="1897">
           <cell r="C1897">
-            <v>1166.482362925</v>
+            <v>1825.8598278868747</v>
           </cell>
         </row>
         <row r="1899">
           <cell r="C1899">
-            <v>1687.8054744532803</v>
+            <v>2192.3999999999996</v>
           </cell>
         </row>
         <row r="1900">
           <cell r="C1900">
-            <v>1907.4617369999999</v>
+            <v>2256.25722</v>
           </cell>
         </row>
         <row r="1901">
           <cell r="C1901">
-            <v>2203.7245486874999</v>
+            <v>2643.4492185600002</v>
           </cell>
         </row>
         <row r="1902">
           <cell r="C1902">
-            <v>2029.1879999999999</v>
+            <v>2557.7999999999997</v>
           </cell>
         </row>
         <row r="1903">
           <cell r="C1903">
-            <v>2329.753796504237</v>
+            <v>2766.2816605932198</v>
           </cell>
         </row>
         <row r="1904">
           <cell r="C1904">
-            <v>2731.7849679700744</v>
+            <v>3301.3395528610167</v>
           </cell>
         </row>
         <row r="1905">
           <cell r="C1905">
-            <v>2169.1320000000001</v>
+            <v>2984.1</v>
           </cell>
         </row>
         <row r="1906">
           <cell r="C1906">
-            <v>2743.2026054999997</v>
+            <v>3259.8408299999992</v>
           </cell>
         </row>
         <row r="1907">
           <cell r="C1907">
-            <v>3232.0812653437501</v>
+            <v>3906.9916478400005</v>
           </cell>
         </row>
         <row r="1908">
           <cell r="C1908">
-            <v>2518.9919999999997</v>
+            <v>3653.9999999999995</v>
           </cell>
         </row>
         <row r="1909">
           <cell r="C1909">
-            <v>3370.0082568749995</v>
+            <v>4012.5285374999989</v>
           </cell>
         </row>
         <row r="1910">
           <cell r="C1910">
-            <v>3990.9390816796877</v>
+            <v>4831.2995598000007</v>
           </cell>
         </row>
         <row r="1911">
           <cell r="C1911">
-            <v>2728.9079999999999</v>
+            <v>4872</v>
           </cell>
         </row>
         <row r="1912">
           <cell r="C1912">
-            <v>4001.5571062499994</v>
+            <v>4774.0476177272722</v>
           </cell>
         </row>
         <row r="1913">
           <cell r="C1913">
-            <v>4755.813732515624</v>
+            <v>5766.9281553963647</v>
           </cell>
         </row>
         <row r="1914">
           <cell r="C1914">
-            <v>3148.74</v>
+            <v>5278</v>
           </cell>
         </row>
         <row r="1915">
           <cell r="C1915">
-            <v>4414.6843424999997</v>
+            <v>5267.0080499999985</v>
           </cell>
         </row>
         <row r="1916">
           <cell r="C1916">
-            <v>5255.7021089062491</v>
+            <v>6371.8127463999999</v>
           </cell>
         </row>
         <row r="1917">
           <cell r="C1917">
-            <v>4198.32</v>
+            <v>6496</v>
           </cell>
         </row>
         <row r="1918">
           <cell r="C1918">
-            <v>5931.3204281249991</v>
+            <v>7019.6675624999989</v>
           </cell>
         </row>
         <row r="1919">
           <cell r="C1919">
-            <v>6629.9418298828114</v>
+            <v>7797.8319329999986</v>
           </cell>
         </row>
         <row r="1920">
           <cell r="C1920">
-            <v>4898.04</v>
+            <v>7713.9999999999991</v>
           </cell>
         </row>
         <row r="1921">
           <cell r="C1921">
-            <v>6975.9965137499994</v>
+            <v>8274.1470749999989</v>
           </cell>
         </row>
         <row r="1922">
           <cell r="C1922">
-            <v>8178.528163359375</v>
+            <v>9872.3591195999998</v>
           </cell>
         </row>
         <row r="1923">
           <cell r="C1923">
-            <v>5597.76</v>
+            <v>8932</v>
           </cell>
         </row>
         <row r="1924">
           <cell r="C1924">
-            <v>8028.3454196691182</v>
+            <v>9542.912631617648</v>
           </cell>
         </row>
         <row r="1925">
           <cell r="C1925">
-            <v>9453.0243052182886</v>
+            <v>11431.185176788234</v>
           </cell>
         </row>
         <row r="1926">
           <cell r="C1926">
-            <v>6297.48</v>
+            <v>10150</v>
           </cell>
         </row>
         <row r="1927">
           <cell r="C1927">
-            <v>9065.3486850000008</v>
+            <v>10783.106099999997</v>
           </cell>
         </row>
         <row r="1928">
           <cell r="C1928">
-            <v>10708.0542178125</v>
+            <v>12953.3854928</v>
           </cell>
         </row>
         <row r="1929">
           <cell r="C1929">
-            <v>6647.34</v>
+            <v>11774</v>
           </cell>
         </row>
         <row r="1930">
           <cell r="C1930">
-            <v>10140.125834855768</v>
+            <v>12093.6308625</v>
           </cell>
         </row>
         <row r="1931">
           <cell r="C1931">
-            <v>12011.001002442908</v>
+            <v>14565.7414794</v>
           </cell>
         </row>
         <row r="1932">
           <cell r="C1932">
-            <v>7696.92</v>
+            <v>15021.999999999998</v>
           </cell>
         </row>
         <row r="1933">
           <cell r="C1933">
-            <v>11154.70085625</v>
+            <v>13292.065124999999</v>
           </cell>
         </row>
         <row r="1934">
           <cell r="C1934">
-            <v>13237.580272265624</v>
+            <v>16034.411866</v>
           </cell>
         </row>
         <row r="1939">
           <cell r="C1939">
-            <v>1354.1688940624997</v>
+            <v>1457.9795608843747</v>
           </cell>
         </row>
         <row r="1940">
           <cell r="C1940">
-            <v>1250.4434057999999</v>
+            <v>1494.2486088600001</v>
           </cell>
         </row>
         <row r="1941">
           <cell r="C1941">
-            <v>1479.8832658124998</v>
+            <v>1584.3060837868745</v>
           </cell>
         </row>
         <row r="1942">
           <cell r="C1942">
-            <v>2158.7007874249998</v>
+            <v>2576.36035604775</v>
           </cell>
         </row>
         <row r="1943">
           <cell r="C1943">
-            <v>2557.3387469099998</v>
+            <v>2895.0061453172998</v>
           </cell>
         </row>
         <row r="1944">
           <cell r="C1944">
-            <v>3316.8946667999999</v>
+            <v>3722.0153868039997</v>
           </cell>
         </row>
         <row r="1945">
           <cell r="C1945">
-            <v>1318.253909625</v>
+            <v>1826.6590771824999</v>
           </cell>
         </row>
         <row r="1946">
           <cell r="C1946">
-            <v>1673.3060822656246</v>
+            <v>1783.5315847335935</v>
           </cell>
         </row>
         <row r="1947">
           <cell r="C1947">
-            <v>2518.0531092812498</v>
+            <v>2946.4932475596866</v>
           </cell>
         </row>
         <row r="1948">
           <cell r="C1948">
-            <v>3111.5101226874995</v>
+            <v>3475.2061663681247</v>
           </cell>
         </row>
         <row r="1949">
           <cell r="C1949">
-            <v>3768.8709937499998</v>
+            <v>4175.796623562499</v>
           </cell>
         </row>
         <row r="1950">
           <cell r="C1950">
-            <v>5104.9452074218743</v>
+            <v>5372.5013136445295</v>
           </cell>
         </row>
         <row r="1951">
           <cell r="C1951">
-            <v>1412.723682975</v>
+            <v>1507.2335134642497</v>
           </cell>
         </row>
         <row r="1952">
           <cell r="C1952">
-            <v>1866.7288987187499</v>
+            <v>1982.757085680312</v>
           </cell>
         </row>
         <row r="1953">
           <cell r="C1953">
-            <v>2877.4054311374994</v>
+            <v>3316.626139071624</v>
           </cell>
         </row>
         <row r="1954">
           <cell r="C1954">
-            <v>3728.8958057999994</v>
+            <v>4122.8677999739994</v>
           </cell>
         </row>
         <row r="1955">
           <cell r="C1955">
-            <v>4522.3570001999997</v>
+            <v>4963.6415902059989</v>
           </cell>
         </row>
         <row r="1956">
           <cell r="C1956">
-            <v>6035.201533884373</v>
+            <v>6332.9534849009051</v>
           </cell>
         </row>
         <row r="1957">
           <cell r="C1957">
-            <v>11012.532904781248</v>
+            <v>13635.490577487499</v>
           </cell>
         </row>
         <row r="1958">
           <cell r="C1958">
-            <v>14372.518821524998</v>
+            <v>16169.789317967499</v>
           </cell>
         </row>
         <row r="1959">
           <cell r="C1959">
-            <v>1563.7203430000002</v>
+            <v>1661.1804332899999</v>
           </cell>
         </row>
         <row r="1960">
           <cell r="C1960">
-            <v>2156.863123398437</v>
+            <v>2281.5953371003902</v>
           </cell>
         </row>
         <row r="1961">
           <cell r="C1961">
-            <v>3416.4339139218746</v>
+            <v>3871.8254763395303</v>
           </cell>
         </row>
         <row r="1962">
           <cell r="C1962">
-            <v>4452.0497572499999</v>
+            <v>4867.7163699674984</v>
           </cell>
         </row>
         <row r="1963">
           <cell r="C1963">
-            <v>5009.0342309999987</v>
+            <v>5441.4103779299994</v>
           </cell>
         </row>
         <row r="1964">
           <cell r="C1964">
-            <v>7420.1325235781251</v>
+            <v>7761.7205592854689</v>
           </cell>
         </row>
         <row r="1965">
           <cell r="C1965">
-            <v>12337.02113097656</v>
+            <v>14966.439721859375</v>
           </cell>
         </row>
         <row r="1966">
           <cell r="C1966">
-            <v>15874.94852690625</v>
+            <v>17889.236647459373</v>
           </cell>
         </row>
         <row r="1967">
           <cell r="C1967">
-            <v>22414.461069375004</v>
+            <v>22773.289901456246</v>
           </cell>
         </row>
         <row r="1968">
           <cell r="C1968">
-            <v>1592.7586730124999</v>
+            <v>1686.3509932028746</v>
           </cell>
         </row>
         <row r="1969">
           <cell r="C1969">
-            <v>2446.9973480781241</v>
+            <v>2580.4335885204682</v>
           </cell>
         </row>
         <row r="1970">
           <cell r="C1970">
-            <v>3955.4623967062498</v>
+            <v>4427.024813607437</v>
           </cell>
         </row>
         <row r="1971">
           <cell r="C1971">
-            <v>5390.8371965625001</v>
+            <v>5846.4218124593745</v>
           </cell>
         </row>
         <row r="1972">
           <cell r="C1972">
-            <v>5600.1023656499992</v>
+            <v>6038.4561766195002</v>
           </cell>
         </row>
         <row r="1973">
           <cell r="C1973">
-            <v>8686.72622829375</v>
+            <v>9066.3120751425613</v>
           </cell>
         </row>
         <row r="1974">
           <cell r="C1974">
-            <v>13661.509357171872</v>
+            <v>16297.388866231249</v>
           </cell>
         </row>
         <row r="1975">
           <cell r="C1975">
-            <v>18342.788134081249</v>
+            <v>19608.683976951248</v>
           </cell>
         </row>
         <row r="1976">
           <cell r="C1976">
-            <v>27562.948092499999</v>
+            <v>28041.386535274996</v>
           </cell>
         </row>
         <row r="1977">
           <cell r="C1977">
-            <v>93605.370081600006</v>
+            <v>102506.64535019999</v>
           </cell>
         </row>
         <row r="1978">
           <cell r="C1978">
-            <v>1827.7707763749997</v>
+            <v>1931.5727396662498</v>
           </cell>
         </row>
         <row r="1979">
           <cell r="C1979">
-            <v>2640.4201645312496</v>
+            <v>2905.4495394671872</v>
           </cell>
         </row>
         <row r="1980">
           <cell r="C1980">
-            <v>4127.2140786250002</v>
+            <v>4588.5856309837491</v>
           </cell>
         </row>
         <row r="1981">
           <cell r="C1981">
-            <v>5893.0274406249982</v>
+            <v>6363.6777638437488</v>
           </cell>
         </row>
         <row r="1982">
           <cell r="C1982">
-            <v>6133.2876284999984</v>
+            <v>6587.636997354999</v>
           </cell>
         </row>
         <row r="1983">
           <cell r="C1983">
-            <v>8797.9587982499979</v>
+            <v>9171.7290021974986</v>
           </cell>
         </row>
         <row r="1984">
           <cell r="C1984">
-            <v>14899.245447187499</v>
+            <v>17184.688295812499</v>
           </cell>
         </row>
         <row r="1985">
           <cell r="C1985">
-            <v>18378.998035874996</v>
+            <v>20754.982196612495</v>
           </cell>
         </row>
         <row r="1986">
           <cell r="C1986">
-            <v>32268.436557499997</v>
+            <v>32853.194654225001</v>
           </cell>
         </row>
         <row r="1987">
           <cell r="C1987">
-            <v>99620.633424</v>
+            <v>109510.93927799999</v>
           </cell>
         </row>
         <row r="1988">
           <cell r="C1988">
-            <v>2071.6330359375002</v>
+            <v>2280.479477015625</v>
           </cell>
         </row>
         <row r="1989">
           <cell r="C1989">
-            <v>3041.767279199219</v>
+            <v>3313.9471525751956</v>
           </cell>
         </row>
         <row r="1990">
           <cell r="C1990">
-            <v>4425.7227235156242</v>
+            <v>4872.4850232210929</v>
           </cell>
         </row>
         <row r="1991">
           <cell r="C1991">
-            <v>7322.7280507812493</v>
+            <v>7847.8843923046861</v>
           </cell>
         </row>
         <row r="1992">
           <cell r="C1992">
-            <v>7294.9491862499999</v>
+            <v>7782.6152218375009</v>
           </cell>
         </row>
         <row r="1993">
           <cell r="C1993">
-            <v>9500.8099355859358</v>
+            <v>9916.5726736535144</v>
           </cell>
         </row>
         <row r="1994">
           <cell r="C1994">
-            <v>16343.396960937498</v>
+            <v>19402.936869765621</v>
           </cell>
         </row>
         <row r="1995">
           <cell r="C1995">
-            <v>19722.878236796871</v>
+            <v>23620.727745765624</v>
           </cell>
         </row>
         <row r="1996">
           <cell r="C1996">
-            <v>33764.927906249999</v>
+            <v>34429.425743437496</v>
           </cell>
         </row>
         <row r="1997">
           <cell r="C1997">
-            <v>114658.79177999999</v>
+            <v>127021.6740975</v>
           </cell>
         </row>
         <row r="1998">
           <cell r="C1998">
-            <v>138371.22</v>
+            <v>156950.63149999999</v>
           </cell>
         </row>
         <row r="1999">
           <cell r="C1999">
-            <v>2374.4556431249998</v>
+            <v>2592.3867624187501</v>
           </cell>
         </row>
         <row r="2000">
           <cell r="C2000">
-            <v>3512.5991350390618</v>
+            <v>3798.9039640902338</v>
           </cell>
         </row>
         <row r="2001">
           <cell r="C2001">
-            <v>5439.8561981249995</v>
+            <v>5933.5683240687486</v>
           </cell>
         </row>
         <row r="2002">
           <cell r="C2002">
-            <v>8578.2036609374991</v>
+            <v>9141.0242707656234</v>
           </cell>
         </row>
         <row r="2003">
           <cell r="C2003">
-            <v>9037.4096465999992</v>
+            <v>9592.0122719979972</v>
           </cell>
         </row>
         <row r="2004">
           <cell r="C2004">
-            <v>11739.451347593751</v>
+            <v>12228.598968021563</v>
           </cell>
         </row>
         <row r="2005">
           <cell r="C2005">
-            <v>18497.036353124997</v>
+            <v>21621.18544371875</v>
           </cell>
         </row>
         <row r="2006">
           <cell r="C2006">
-            <v>23387.0970538125</v>
+            <v>26486.473294918746</v>
           </cell>
         </row>
         <row r="2007">
           <cell r="C2007">
-            <v>40104.659161875003</v>
+            <v>40941.92643673125</v>
           </cell>
         </row>
         <row r="2008">
           <cell r="C2008">
-            <v>129696.950136</v>
+            <v>144532.40891699999</v>
           </cell>
         </row>
         <row r="2009">
           <cell r="C2009">
-            <v>157757.18399999998</v>
+            <v>180052.47779999999</v>
           </cell>
         </row>
         <row r="2010">
           <cell r="C2010">
-            <v>2677.2782503124999</v>
+            <v>2904.2940478218748</v>
           </cell>
         </row>
         <row r="2011">
           <cell r="C2011">
-            <v>4091.0912879296866</v>
+            <v>4399.6407965675771</v>
           </cell>
         </row>
         <row r="2012">
           <cell r="C2012">
-            <v>6221.0568978124993</v>
+            <v>6738.2050447468737</v>
           </cell>
         </row>
         <row r="2013">
           <cell r="C2013">
-            <v>9833.679271093748</v>
+            <v>10663.560399226562</v>
           </cell>
         </row>
         <row r="2014">
           <cell r="C2014">
-            <v>10068.714880312498</v>
+            <v>10645.703376721873</v>
           </cell>
         </row>
         <row r="2015">
           <cell r="C2015">
-            <v>12910.869909820312</v>
+            <v>13428.934447114922</v>
           </cell>
         </row>
         <row r="2016">
           <cell r="C2016">
-            <v>21683.209532578119</v>
+            <v>23839.434017671872</v>
           </cell>
         </row>
         <row r="2017">
           <cell r="C2017">
-            <v>25171.948047148435</v>
+            <v>29352.218844071871</v>
           </cell>
         </row>
         <row r="2018">
           <cell r="C2018">
-            <v>44756.144022187495</v>
+            <v>45732.955842853124</v>
           </cell>
         </row>
         <row r="2019">
           <cell r="C2019">
-            <v>144735.108492</v>
+            <v>162043.14373649997</v>
           </cell>
         </row>
         <row r="2020">
           <cell r="C2020">
-            <v>177143.14799999999</v>
+            <v>203154.3241</v>
           </cell>
         </row>
         <row r="2021">
           <cell r="C2021">
-            <v>2980.1008575000001</v>
+            <v>3266.3781332249996</v>
           </cell>
         </row>
         <row r="2022">
           <cell r="C2022">
-            <v>4574.6483290624983</v>
+            <v>4961.2618289343736</v>
           </cell>
         </row>
         <row r="2023">
           <cell r="C2023">
-            <v>7002.2575974999991</v>
+            <v>7726.3587654249977</v>
           </cell>
         </row>
         <row r="2024">
           <cell r="C2024">
-            <v>10867.371783625</v>
+            <v>11717.566272133748</v>
           </cell>
         </row>
         <row r="2025">
           <cell r="C2025">
-            <v>11271.609905700001</v>
+            <v>12086.862911871</v>
           </cell>
         </row>
         <row r="2026">
           <cell r="C2026">
-            <v>14615.899896937499</v>
+            <v>15403.175343845624</v>
           </cell>
         </row>
         <row r="2027">
           <cell r="C2027">
-            <v>23944.530894374995</v>
+            <v>26057.682591624995</v>
           </cell>
         </row>
         <row r="2028">
           <cell r="C2028">
-            <v>27606.440625312498</v>
+            <v>32217.964393224996</v>
           </cell>
         </row>
         <row r="2029">
           <cell r="C2029">
-            <v>47054.884649999993</v>
+            <v>48118.081189500001</v>
           </cell>
         </row>
         <row r="2030">
           <cell r="C2030">
-            <v>159773.26684800003</v>
+            <v>179553.87855599998</v>
           </cell>
         </row>
         <row r="2031">
           <cell r="C2031">
-            <v>196529.11199999999</v>
+            <v>226256.1704</v>
           </cell>
         </row>
         <row r="2032">
           <cell r="C2032">
-            <v>3282.9234646875002</v>
+            <v>3578.2854186281247</v>
           </cell>
         </row>
         <row r="2033">
           <cell r="C2033">
-            <v>5058.2053701953118</v>
+            <v>5459.325581301171</v>
           </cell>
         </row>
         <row r="2034">
           <cell r="C2034">
-            <v>7394.2853823281239</v>
+            <v>8104.4457117979664</v>
           </cell>
         </row>
         <row r="2035">
           <cell r="C2035">
-            <v>12344.630491406249</v>
+            <v>13249.840156148435</v>
           </cell>
         </row>
         <row r="2036">
           <cell r="C2036">
-            <v>12564.004618912501</v>
+            <v>13418.029466479873</v>
           </cell>
         </row>
         <row r="2037">
           <cell r="C2037">
-            <v>16320.929884054685</v>
+            <v>17159.356230576326</v>
           </cell>
         </row>
         <row r="2038">
           <cell r="C2038">
-            <v>27453.749982656253</v>
+            <v>28275.931165578124</v>
           </cell>
         </row>
         <row r="2039">
           <cell r="C2039">
-            <v>30899.245580718751</v>
+            <v>35083.709942378118</v>
           </cell>
         </row>
         <row r="2040">
           <cell r="C2040">
-            <v>54059.1137428125</v>
+            <v>55315.014655096878</v>
           </cell>
         </row>
         <row r="2041">
           <cell r="C2041">
-            <v>174811.425204</v>
+            <v>197064.61337549996</v>
           </cell>
         </row>
         <row r="2042">
           <cell r="C2042">
-            <v>215915.076</v>
+            <v>249358.01670000001</v>
           </cell>
         </row>
         <row r="2043">
           <cell r="C2043">
-            <v>3585.7460718749994</v>
+            <v>3890.1927040312494</v>
           </cell>
         </row>
         <row r="2044">
           <cell r="C2044">
-            <v>5833.4341171874994</v>
+            <v>6270.9361407031238</v>
           </cell>
         </row>
         <row r="2045">
           <cell r="C2045">
-            <v>8564.6589968749995</v>
+            <v>9335.6322067812471</v>
           </cell>
         </row>
         <row r="2046">
           <cell r="C2046">
-            <v>13600.1061015625</v>
+            <v>14542.980034609373</v>
           </cell>
         </row>
         <row r="2047">
           <cell r="C2047">
-            <v>13980.671971874999</v>
+            <v>14881.475806031249</v>
           </cell>
         </row>
         <row r="2048">
           <cell r="C2048">
-            <v>18025.959871171872</v>
+            <v>18915.537117307031</v>
           </cell>
         </row>
         <row r="2049">
           <cell r="C2049">
-            <v>29822.753314062498</v>
+            <v>30494.179739531246</v>
           </cell>
         </row>
         <row r="2050">
           <cell r="C2050">
-            <v>35259.033705781243</v>
+            <v>37949.455491531247</v>
           </cell>
         </row>
         <row r="2051">
           <cell r="C2051">
-            <v>58710.598603125007</v>
+            <v>60106.044061218752</v>
           </cell>
         </row>
         <row r="2052">
           <cell r="C2052">
-            <v>189849.58356</v>
+            <v>214575.348195</v>
           </cell>
         </row>
         <row r="2053">
           <cell r="C2053">
-            <v>235301.03999999998</v>
+            <v>272459.86299999995</v>
           </cell>
         </row>
         <row r="2054">
           <cell r="C2054">
-            <v>7054.90362</v>
+            <v>7476.5499285999995</v>
           </cell>
         </row>
         <row r="2055">
           <cell r="C2055">
-            <v>10923.508234374998</v>
+            <v>11513.712481406248</v>
           </cell>
         </row>
         <row r="2056">
           <cell r="C2056">
-            <v>18833.165892812496</v>
+            <v>19989.299325596869</v>
           </cell>
         </row>
         <row r="2057">
           <cell r="C2057">
-            <v>24062.473226874998</v>
+            <v>25276.42851368124</v>
           </cell>
         </row>
         <row r="2058">
           <cell r="C2058">
-            <v>30022.809937499998</v>
+            <v>31458.364985624994</v>
           </cell>
         </row>
         <row r="2059">
           <cell r="C2059">
-            <v>38416.855908281243</v>
+            <v>39951.378935529676</v>
           </cell>
         </row>
         <row r="2060">
           <cell r="C2060">
-            <v>55945.186020312489</v>
+            <v>52676.665479062489</v>
           </cell>
         </row>
         <row r="2061">
           <cell r="C2061">
-            <v>64937.544643749992</v>
+            <v>66606.91098306248</v>
           </cell>
         </row>
         <row r="2062">
           <cell r="C2062">
-            <v>110236.1827875</v>
+            <v>113159.97327112501</v>
           </cell>
         </row>
         <row r="2063">
           <cell r="C2063">
-            <v>340231.16712</v>
+            <v>389682.69639</v>
           </cell>
         </row>
         <row r="2064">
           <cell r="C2064">
-            <v>429160.68</v>
+            <v>503478.32599999994</v>
           </cell>
         </row>
         <row r="2065">
           <cell r="C2065">
-            <v>4748.9112862499996</v>
+            <v>5184.7735248375002</v>
           </cell>
         </row>
         <row r="2066">
           <cell r="C2066">
-            <v>7025.1982700781236</v>
+            <v>7597.8079281804676</v>
           </cell>
         </row>
         <row r="2067">
           <cell r="C2067">
-            <v>10879.712396249999</v>
+            <v>11867.136648137497</v>
           </cell>
         </row>
         <row r="2068">
           <cell r="C2068">
-            <v>17156.407321874998</v>
+            <v>18282.048541531247</v>
           </cell>
         </row>
         <row r="2069">
           <cell r="C2069">
-            <v>18074.819293199998</v>
+            <v>19184.024543995994</v>
           </cell>
         </row>
         <row r="2070">
           <cell r="C2070">
-            <v>23478.902695187502</v>
+            <v>24457.197936043125</v>
           </cell>
         </row>
         <row r="2071">
           <cell r="C2071">
-            <v>36994.072706249994</v>
+            <v>43242.370887437501</v>
           </cell>
         </row>
         <row r="2072">
           <cell r="C2072">
-            <v>46774.194107625</v>
+            <v>52972.946589837491</v>
           </cell>
         </row>
         <row r="2073">
           <cell r="C2073">
-            <v>80209.318323750005</v>
+            <v>81883.8528734625</v>
           </cell>
         </row>
         <row r="2074">
           <cell r="C2074">
-            <v>246424.20525839998</v>
+            <v>274611.57694229996</v>
           </cell>
         </row>
         <row r="2075">
           <cell r="C2075">
-            <v>299738.64959999995</v>
+            <v>342099.70781999995</v>
           </cell>
         </row>
         <row r="2076">
           <cell r="C2076">
-            <v>5354.5565006249999</v>
+            <v>5858.7648956437497</v>
           </cell>
         </row>
         <row r="2077">
           <cell r="C2077">
-            <v>8087.2474641015597</v>
+            <v>8760.1657930246074</v>
           </cell>
         </row>
         <row r="2078">
           <cell r="C2078">
-            <v>12442.113795624999</v>
+            <v>13659.927089493747</v>
           </cell>
         </row>
         <row r="2079">
           <cell r="C2079">
-            <v>19445.575444562499</v>
+            <v>20858.590542899372</v>
           </cell>
         </row>
         <row r="2080">
           <cell r="C2080">
-            <v>20309.0195523</v>
+            <v>21678.875183868997</v>
           </cell>
         </row>
         <row r="2081">
           <cell r="C2081">
-            <v>26355.351244531252</v>
+            <v>27631.774311867186</v>
           </cell>
         </row>
         <row r="2082">
           <cell r="C2082">
-            <v>42441.567247499988</v>
+            <v>47678.868035343745</v>
           </cell>
         </row>
         <row r="2083">
           <cell r="C2083">
-            <v>50993.537679125002</v>
+            <v>58704.437688143742</v>
           </cell>
         </row>
         <row r="2084">
           <cell r="C2084">
-            <v>87159.543811874988</v>
+            <v>89060.00762623125</v>
           </cell>
         </row>
         <row r="2085">
           <cell r="C2085">
-            <v>289470.21698400006</v>
+            <v>324086.287473</v>
           </cell>
         </row>
         <row r="2086">
           <cell r="C2086">
-            <v>354286.29599999997</v>
+            <v>406308.6482</v>
           </cell>
         </row>
         <row r="2087">
           <cell r="C2087">
-            <v>5960.2017150000001</v>
+            <v>6532.7562664499992</v>
           </cell>
         </row>
         <row r="2088">
           <cell r="C2088">
-            <v>9149.2966581249966</v>
+            <v>9922.5236578687473</v>
           </cell>
         </row>
         <row r="2089">
           <cell r="C2089">
-            <v>14004.515194999998</v>
+            <v>15452.717530849995</v>
           </cell>
         </row>
         <row r="2090">
           <cell r="C2090">
-            <v>21734.74356725</v>
+            <v>23435.132544267497</v>
           </cell>
         </row>
         <row r="2091">
           <cell r="C2091">
-            <v>22543.219811400002</v>
+            <v>24173.725823741999</v>
           </cell>
         </row>
         <row r="2092">
           <cell r="C2092">
-            <v>29231.799793874998</v>
+            <v>30806.350687691247</v>
           </cell>
         </row>
         <row r="2093">
           <cell r="C2093">
-            <v>47889.06178874999</v>
+            <v>52115.365183249989</v>
           </cell>
         </row>
         <row r="2094">
           <cell r="C2094">
-            <v>55212.881250624996</v>
+            <v>64435.928786449993</v>
           </cell>
         </row>
         <row r="2095">
           <cell r="C2095">
-            <v>94109.769299999985</v>
+            <v>96236.162379000001</v>
           </cell>
         </row>
         <row r="2096">
           <cell r="C2096">
-            <v>303569.20701120002</v>
+            <v>341152.36925639992</v>
           </cell>
         </row>
         <row r="2097">
           <cell r="C2097">
-            <v>373405.31279999996</v>
+            <v>429886.72375999996</v>
           </cell>
         </row>
         <row r="2098">
           <cell r="C2098">
-            <v>6565.8469293749995</v>
+            <v>7156.5708372562494</v>
           </cell>
         </row>
         <row r="2099">
           <cell r="C2099">
-            <v>10408.082446249999</v>
+            <v>11232.197969637498</v>
           </cell>
         </row>
         <row r="2100">
           <cell r="C2100">
-            <v>15566.916594374998</v>
+            <v>17061.990972206244</v>
           </cell>
         </row>
         <row r="2101">
           <cell r="C2101">
-            <v>23244.103990928124</v>
+            <v>24947.518991405963</v>
           </cell>
         </row>
         <row r="2102">
           <cell r="C2102">
-            <v>25252.281877574998</v>
+            <v>26968.338717902247</v>
           </cell>
         </row>
         <row r="2103">
           <cell r="C2103">
-            <v>32641.859768109371</v>
+            <v>34318.712461152652</v>
           </cell>
         </row>
         <row r="2104">
           <cell r="C2104">
-            <v>53767.284208437493</v>
+            <v>56551.862331156241</v>
           </cell>
         </row>
         <row r="2105">
           <cell r="C2105">
-            <v>62865.474331093741</v>
+            <v>70167.419884756237</v>
           </cell>
         </row>
         <row r="2106">
           <cell r="C2106">
-            <v>105765.483253125</v>
+            <v>108224.12525071876</v>
           </cell>
         </row>
         <row r="2107">
           <cell r="C2107">
-            <v>330637.89205200004</v>
+            <v>372671.69193149998</v>
           </cell>
         </row>
         <row r="2108">
           <cell r="C2108">
-            <v>388647.13680000004</v>
+            <v>448844.43005999998</v>
           </cell>
         </row>
         <row r="2160">
           <cell r="C2160">
-            <v>1064.1307117902188</v>
+            <v>1595.1578124999999</v>
           </cell>
         </row>
         <row r="2161">
           <cell r="C2161">
-            <v>1308.0925843749999</v>
+            <v>2507.9020312499997</v>
           </cell>
         </row>
         <row r="2162">
           <cell r="C2162">
-            <v>1116.6433874999998</v>
+            <v>1661.1599062499997</v>
           </cell>
         </row>
         <row r="2163">
           <cell r="C2163">
-            <v>1380.9347343750001</v>
+            <v>2790.0624374999993</v>
           </cell>
         </row>
         <row r="2164">
           <cell r="C2164">
-            <v>2256.1103879999996</v>
+            <v>3430.2409874999989</v>
           </cell>
         </row>
         <row r="2165">
           <cell r="C2165">
-            <v>3693.4378649999999</v>
+            <v>5023.5320625000004</v>
           </cell>
         </row>
         <row r="2166">
           <cell r="C2166">
-            <v>1377.683325</v>
+            <v>1695.7483124999999</v>
           </cell>
         </row>
         <row r="2167">
           <cell r="C2167">
-            <v>1683.6411125</v>
+            <v>2468.3197500000001</v>
           </cell>
         </row>
         <row r="2168">
           <cell r="C2168">
-            <v>2506.7893199999994</v>
+            <v>3811.378874999999</v>
           </cell>
         </row>
         <row r="2169">
           <cell r="C2169">
-            <v>3693.4378649999999</v>
+            <v>5023.5320625000004</v>
           </cell>
         </row>
         <row r="2170">
           <cell r="C2170">
-            <v>3904.7652000000003</v>
+            <v>5483.4989999999998</v>
           </cell>
         </row>
         <row r="2171">
           <cell r="C2171">
-            <v>5816.0171300000002</v>
+            <v>7572.1721250000001</v>
           </cell>
         </row>
         <row r="2172">
           <cell r="C2172">
-            <v>1547.6830812499995</v>
+            <v>2244.1998437499997</v>
           </cell>
         </row>
         <row r="2173">
           <cell r="C2173">
-            <v>2025.8027687499998</v>
+            <v>3253.2637500000001</v>
           </cell>
         </row>
         <row r="2174">
           <cell r="C2174">
-            <v>3027.8708512499993</v>
+            <v>4478.5635937499992</v>
           </cell>
         </row>
         <row r="2175">
           <cell r="C2175">
-            <v>4641.1120687499988</v>
+            <v>7032.5770312499999</v>
           </cell>
         </row>
         <row r="2176">
           <cell r="C2176">
-            <v>5203.7531624999992</v>
+            <v>6523.173749999999</v>
           </cell>
         </row>
         <row r="2177">
           <cell r="C2177">
-            <v>6460.8776749999988</v>
+            <v>8686.6622812499991</v>
           </cell>
         </row>
         <row r="2178">
           <cell r="C2178">
-            <v>17706.826000000001</v>
+            <v>26899.327999999998</v>
           </cell>
         </row>
         <row r="2179">
           <cell r="C2179">
-            <v>17658.32952589064</v>
+            <v>44968.443328329413</v>
           </cell>
         </row>
         <row r="2180">
           <cell r="C2180">
-            <v>13978.151962499996</v>
+            <v>23776.539117187498</v>
           </cell>
         </row>
         <row r="2181">
           <cell r="C2181">
-            <v>25580.018091374994</v>
+            <v>45571.699974609372</v>
           </cell>
         </row>
         <row r="2182">
           <cell r="C2182">
-            <v>1794.2207999999998</v>
+            <v>2669.1787499999996</v>
           </cell>
         </row>
         <row r="2183">
           <cell r="C2183">
-            <v>2228.6723999999995</v>
+            <v>3975.5126249999998</v>
           </cell>
         </row>
         <row r="2184">
           <cell r="C2184">
-            <v>3362.1654149999999</v>
+            <v>5145.748312499999</v>
           </cell>
         </row>
         <row r="2185">
           <cell r="C2185">
-            <v>5455.689412499999</v>
+            <v>8398.8956249999974</v>
           </cell>
         </row>
         <row r="2186">
           <cell r="C2186">
-            <v>5597.7405749999989</v>
+            <v>8035.5265312499987</v>
           </cell>
         </row>
         <row r="2187">
           <cell r="C2187">
-            <v>7634.4670499999984</v>
+            <v>12059.304512499999</v>
           </cell>
         </row>
         <row r="2188">
           <cell r="C2188">
-            <v>19806.490231068761</v>
+            <v>48037.331993995293</v>
           </cell>
         </row>
         <row r="2189">
           <cell r="C2189">
-            <v>20576.202959999999</v>
+            <v>32038.433280000001</v>
           </cell>
         </row>
         <row r="2190">
           <cell r="C2190">
-            <v>29884.074673499996</v>
+            <v>48230.82282812499</v>
           </cell>
         </row>
         <row r="2191">
           <cell r="C2191">
-            <v>16330.095449999997</v>
+            <v>25163.907562499997</v>
           </cell>
         </row>
         <row r="2192">
           <cell r="C2192">
-            <v>21217.944187499997</v>
+            <v>28630.67930625</v>
           </cell>
         </row>
         <row r="2193">
           <cell r="C2193">
-            <v>37131.402328124997</v>
+            <v>54875.46867031249</v>
           </cell>
         </row>
         <row r="2194">
           <cell r="C2194">
-            <v>2164.0273781249998</v>
+            <v>3285.9471093749999</v>
           </cell>
         </row>
         <row r="2195">
           <cell r="C2195">
-            <v>2711.72415</v>
+            <v>4927.2792187500008</v>
           </cell>
         </row>
         <row r="2196">
           <cell r="C2196">
-            <v>4102.6496962499996</v>
+            <v>6413.7656249999991</v>
           </cell>
         </row>
         <row r="2197">
           <cell r="C2197">
-            <v>6677.5554281249988</v>
+            <v>10084.619531249999</v>
           </cell>
         </row>
         <row r="2198">
           <cell r="C2198">
-            <v>6867.4721062499993</v>
+            <v>9502.458984375</v>
           </cell>
         </row>
         <row r="2199">
           <cell r="C2199">
-            <v>9394.8511124999986</v>
+            <v>12568.502734374999</v>
           </cell>
         </row>
         <row r="2200">
           <cell r="C2200">
-            <v>24880.268399999997</v>
+            <v>37729.641600000003</v>
           </cell>
         </row>
         <row r="2201">
           <cell r="C2201">
-            <v>23028.731288835959</v>
+            <v>52640.664992494123</v>
           </cell>
         </row>
         <row r="2202">
           <cell r="C2202">
-            <v>18091.8966</v>
+            <v>30390.448675781248</v>
           </cell>
         </row>
         <row r="2203">
           <cell r="C2203">
-            <v>24354.390937499993</v>
+            <v>34720.919132812494</v>
           </cell>
         </row>
         <row r="2204">
           <cell r="C2204">
-            <v>33108.170778</v>
+            <v>58248.359961914051</v>
           </cell>
         </row>
         <row r="2205">
           <cell r="C2205">
-            <v>42620.184140624988</v>
+            <v>66548.428337890597</v>
           </cell>
         </row>
         <row r="2206">
           <cell r="C2206">
-            <v>2747.6614199999995</v>
+            <v>4442.1596249999993</v>
           </cell>
         </row>
         <row r="2207">
           <cell r="C2207">
-            <v>3240.8437787499997</v>
+            <v>5909.2031249999991</v>
           </cell>
         </row>
         <row r="2208">
           <cell r="C2208">
-            <v>4892.0576512499983</v>
+            <v>7814.487187499999</v>
           </cell>
         </row>
         <row r="2209">
           <cell r="C2209">
-            <v>7387.9554937499988</v>
+            <v>11604.743437500001</v>
           </cell>
         </row>
         <row r="2210">
           <cell r="C2210">
-            <v>7914.2042624999995</v>
+            <v>11721.547499999999</v>
           </cell>
         </row>
         <row r="2211">
           <cell r="C2211">
-            <v>10479.500867499999</v>
+            <v>15435.688125000001</v>
           </cell>
         </row>
         <row r="2212">
           <cell r="C2212">
-            <v>28399.133051781275</v>
+            <v>60312.886656658833</v>
           </cell>
         </row>
         <row r="2213">
           <cell r="C2213">
-            <v>32053.710800000001</v>
+            <v>44854.23936</v>
           </cell>
         </row>
         <row r="2214">
           <cell r="C2214">
-            <v>38823.2583075</v>
+            <v>67547.638046874985</v>
           </cell>
         </row>
         <row r="2215">
           <cell r="C2215">
-            <v>21214.895249999998</v>
+            <v>35242.245937499996</v>
           </cell>
         </row>
         <row r="2216">
           <cell r="C2216">
-            <v>53764.465781249986</v>
+            <v>84320.709238281241</v>
           </cell>
         </row>
         <row r="2217">
           <cell r="C2217">
-            <v>30722.551874999994</v>
+            <v>43993.413515624998</v>
           </cell>
         </row>
         <row r="2218">
           <cell r="C2218">
-            <v>3256.2022299999999</v>
+            <v>5312.3279687499999</v>
           </cell>
         </row>
         <row r="2219">
           <cell r="C2219">
-            <v>3559.7166556249995</v>
+            <v>6791.1848437499993</v>
           </cell>
         </row>
         <row r="2220">
           <cell r="C2220">
-            <v>5172.9815602499993</v>
+            <v>8866.5442031250004</v>
           </cell>
         </row>
         <row r="2221">
           <cell r="C2221">
-            <v>8002.6238812499996</v>
+            <v>13935.637109374997</v>
           </cell>
         </row>
         <row r="2222">
           <cell r="C2222">
-            <v>8266.1533171874999</v>
+            <v>13849.072656249999</v>
           </cell>
         </row>
         <row r="2223">
           <cell r="C2223">
-            <v>11496.509390624999</v>
+            <v>17577.354687499999</v>
           </cell>
         </row>
         <row r="2224">
           <cell r="C2224">
-            <v>33769.534814726598</v>
+            <v>67985.108320823536</v>
           </cell>
         </row>
         <row r="2225">
           <cell r="C2225">
-            <v>39227.153199999993</v>
+            <v>53865.319199999998</v>
           </cell>
         </row>
         <row r="2226">
           <cell r="C2226">
-            <v>41946.845859562505</v>
+            <v>79620.647558593744</v>
           </cell>
         </row>
         <row r="2227">
           <cell r="C2227">
-            <v>22921.773693750001</v>
+            <v>41541.207421874999</v>
           </cell>
         </row>
         <row r="2228">
           <cell r="C2228">
-            <v>64908.747421874992</v>
+            <v>97274.663896484373</v>
           </cell>
         </row>
         <row r="2229">
           <cell r="C2229">
-            <v>37090.712812499994</v>
+            <v>50751.998554687503</v>
           </cell>
         </row>
         <row r="2230">
           <cell r="C2230">
-            <v>3836.2909799999993</v>
+            <v>5876.3742187499993</v>
           </cell>
         </row>
         <row r="2231">
           <cell r="C2231">
-            <v>4375.9203581249994</v>
+            <v>8231.083312499999</v>
           </cell>
         </row>
         <row r="2232">
           <cell r="C2232">
-            <v>6351.8996126249986</v>
+            <v>10636.834078124999</v>
           </cell>
         </row>
         <row r="2233">
           <cell r="C2233">
-            <v>10096.067407500001</v>
+            <v>16910.315156249999</v>
           </cell>
         </row>
         <row r="2234">
           <cell r="C2234">
-            <v>10148.48964</v>
+            <v>16426.524531249997</v>
           </cell>
         </row>
         <row r="2235">
           <cell r="C2235">
-            <v>13696.989468749998</v>
+            <v>21714.698906249996</v>
           </cell>
         </row>
         <row r="2236">
           <cell r="C2236">
-            <v>37756.431377671921</v>
+            <v>83063.329984988261</v>
           </cell>
         </row>
         <row r="2237">
           <cell r="C2237">
-            <v>46400.595599999993</v>
+            <v>62876.399040000004</v>
           </cell>
         </row>
         <row r="2238">
           <cell r="C2238">
-            <v>50765.824399499987</v>
+            <v>96278.339923828113</v>
           </cell>
         </row>
         <row r="2239">
           <cell r="C2239">
-            <v>27740.887649999993</v>
+            <v>50232.177351562495</v>
           </cell>
         </row>
         <row r="2240">
           <cell r="C2240">
-            <v>70982.827124999982</v>
+            <v>119263.5335390625</v>
           </cell>
         </row>
         <row r="2241">
           <cell r="C2241">
-            <v>40561.615499999993</v>
+            <v>62224.45228125</v>
           </cell>
         </row>
         <row r="2242">
           <cell r="C2242">
-            <v>4416.3797299999997</v>
+            <v>7318.2603906249988</v>
           </cell>
         </row>
         <row r="2243">
           <cell r="C2243">
-            <v>5055.2118815624999</v>
+            <v>9502.7554687499996</v>
           </cell>
         </row>
         <row r="2244">
           <cell r="C2244">
-            <v>6839.4429219375006</v>
+            <v>12763.272304687498</v>
           </cell>
         </row>
         <row r="2245">
           <cell r="C2245">
-            <v>11689.805688750001</v>
+            <v>19438.901015625001</v>
           </cell>
         </row>
         <row r="2246">
           <cell r="C2246">
-            <v>11393.320666875001</v>
+            <v>19328.660039062499</v>
           </cell>
         </row>
         <row r="2247">
           <cell r="C2247">
-            <v>15897.469546874998</v>
+            <v>24378.575976562493</v>
           </cell>
         </row>
         <row r="2248">
           <cell r="C2248">
-            <v>43126.833140617236</v>
+            <v>90735.551649152971</v>
           </cell>
         </row>
         <row r="2249">
           <cell r="C2249">
-            <v>53574.038</v>
+            <v>75671.030400000003</v>
           </cell>
         </row>
         <row r="2250">
           <cell r="C2250">
-            <v>60103.759486312483</v>
+            <v>108954.99991113282</v>
           </cell>
         </row>
         <row r="2251">
           <cell r="C2251">
-            <v>32843.58441874999</v>
+            <v>56846.086910156257</v>
           </cell>
         </row>
         <row r="2252">
           <cell r="C2252">
-            <v>84290.733679687488</v>
+            <v>135530.36412890622</v>
           </cell>
         </row>
         <row r="2253">
           <cell r="C2253">
-            <v>48166.133531249994</v>
+            <v>70711.494328125002</v>
           </cell>
         </row>
         <row r="2254">
           <cell r="C2254">
-            <v>4934.0126239999991</v>
+            <v>8557.034999999998</v>
           </cell>
         </row>
         <row r="2255">
           <cell r="C2255">
-            <v>5734.5034049999995</v>
+            <v>10700.606249999999</v>
           </cell>
         </row>
         <row r="2256">
           <cell r="C2256">
-            <v>8340.2370344999999</v>
+            <v>15034.750687499998</v>
           </cell>
         </row>
         <row r="2257">
           <cell r="C2257">
-            <v>12914.5566375</v>
+            <v>22781.097499999996</v>
           </cell>
         </row>
         <row r="2258">
           <cell r="C2258">
-            <v>13373.20464</v>
+            <v>22339.094999999998</v>
           </cell>
         </row>
         <row r="2259">
           <cell r="C2259">
-            <v>18459.908617499997</v>
+            <v>28231.651875</v>
           </cell>
         </row>
         <row r="2260">
           <cell r="C2260">
-            <v>48497.234903562559</v>
+            <v>98407.773313317681</v>
           </cell>
         </row>
         <row r="2261">
           <cell r="C2261">
-            <v>60747.480399999993</v>
+            <v>85156.377600000007</v>
           </cell>
         </row>
         <row r="2262">
           <cell r="C2262">
-            <v>62964.586007999991</v>
+            <v>127423.643703125</v>
           </cell>
         </row>
         <row r="2263">
           <cell r="C2263">
-            <v>34406.877599999993</v>
+            <v>66481.901062500008</v>
           </cell>
         </row>
         <row r="2264">
           <cell r="C2264">
-            <v>98341.592343749988</v>
+            <v>156013.78346093747</v>
           </cell>
         </row>
         <row r="2265">
           <cell r="C2265">
-            <v>56195.195624999993</v>
+            <v>81398.495718749997</v>
           </cell>
         </row>
         <row r="2266">
           <cell r="C2266">
-            <v>5402.2898165624993</v>
+            <v>9872.525390625</v>
           </cell>
         </row>
         <row r="2267">
           <cell r="C2267">
-            <v>6413.794928437499</v>
+            <v>11898.457031249998</v>
           </cell>
         </row>
         <row r="2268">
           <cell r="C2268">
-            <v>9334.4057454374997</v>
+            <v>16738.972523437496</v>
           </cell>
         </row>
         <row r="2269">
           <cell r="C2269">
-            <v>14050.766570625001</v>
+            <v>24949.703710937498</v>
           </cell>
         </row>
         <row r="2270">
           <cell r="C2270">
-            <v>14985.562140000002</v>
+            <v>24938.281874999997</v>
           </cell>
         </row>
         <row r="2271">
           <cell r="C2271">
-            <v>20298.429703124999</v>
+            <v>32989.658281249998</v>
           </cell>
         </row>
         <row r="2272">
           <cell r="C2272">
-            <v>67920.9228</v>
+            <v>94641.724799999996</v>
           </cell>
         </row>
         <row r="2273">
           <cell r="C2273">
-            <v>53867.636666507882</v>
+            <v>106079.99497748238</v>
           </cell>
         </row>
         <row r="2274">
           <cell r="C2274">
-            <v>72561.999368249977</v>
+            <v>150297.40558642577</v>
           </cell>
         </row>
         <row r="2275">
           <cell r="C2275">
-            <v>39651.365774999984</v>
+            <v>78416.037697265623</v>
           </cell>
         </row>
         <row r="2276">
           <cell r="C2276">
-            <v>113135.40311718751</v>
+            <v>177400.91560351558</v>
           </cell>
         </row>
         <row r="2277">
           <cell r="C2277">
-            <v>64648.801781250004</v>
+            <v>92556.999445312496</v>
           </cell>
         </row>
         <row r="2278">
           <cell r="C2278">
-            <v>6156.6459799999993</v>
+            <v>11264.731562499999</v>
           </cell>
         </row>
         <row r="2279">
           <cell r="C2279">
-            <v>7093.0864518750004</v>
+            <v>13503.748499999998</v>
           </cell>
         </row>
         <row r="2280">
           <cell r="C2280">
-            <v>10328.574456374999</v>
+            <v>18835.602749999995</v>
           </cell>
         </row>
         <row r="2281">
           <cell r="C2281">
-            <v>15555.963836249999</v>
+            <v>28025.571874999998</v>
           </cell>
         </row>
         <row r="2282">
           <cell r="C2282">
-            <v>16597.91964</v>
+            <v>28684.863281249996</v>
           </cell>
         </row>
         <row r="2283">
           <cell r="C2283">
-            <v>22498.909781249997</v>
+            <v>38057.995781249992</v>
           </cell>
         </row>
         <row r="2284">
           <cell r="C2284">
-            <v>59238.03842945319</v>
+            <v>113752.21664164709</v>
           </cell>
         </row>
         <row r="2285">
           <cell r="C2285">
-            <v>75094.3652</v>
+            <v>104127.072</v>
           </cell>
         </row>
         <row r="2286">
           <cell r="C2286">
-            <v>79827.391024499986</v>
+            <v>146984.97987304683</v>
           </cell>
         </row>
         <row r="2287">
           <cell r="C2287">
-            <v>43621.525149999987</v>
+            <v>76687.815585937497</v>
           </cell>
         </row>
         <row r="2288">
           <cell r="C2288">
-            <v>120630.155625</v>
+            <v>204812.06210937497</v>
           </cell>
         </row>
         <row r="2289">
           <cell r="C2289">
-            <v>68931.517500000002</v>
+            <v>106858.46718749999</v>
           </cell>
         </row>
         <row r="2290">
           <cell r="C2290">
-            <v>13078.552243749999</v>
+            <v>21646.202031249999</v>
           </cell>
         </row>
         <row r="2291">
           <cell r="C2291">
-            <v>15943.187121249999</v>
+            <v>24517.5975</v>
           </cell>
         </row>
         <row r="2292">
           <cell r="C2292">
-            <v>22367.185175999999</v>
+            <v>37750.439062499994</v>
           </cell>
         </row>
         <row r="2293">
           <cell r="C2293">
-            <v>30607.936492499997</v>
+            <v>52310.517187499994</v>
           </cell>
         </row>
         <row r="2294">
           <cell r="C2294">
-            <v>36811.681469999996</v>
+            <v>57990.115624999999</v>
           </cell>
         </row>
         <row r="2295">
           <cell r="C2295">
-            <v>50437.538637499994</v>
+            <v>80158.7734375</v>
           </cell>
         </row>
         <row r="2296">
           <cell r="C2296">
-            <v>146828.7892</v>
+            <v>198980.54399999999</v>
           </cell>
         </row>
         <row r="2297">
           <cell r="C2297">
-            <v>112942.05605890638</v>
+            <v>165629.94198547321</v>
           </cell>
         </row>
         <row r="2298">
           <cell r="C2298">
-            <v>104153.89862499999</v>
+            <v>170032.037109375</v>
           </cell>
         </row>
         <row r="2299">
           <cell r="C2299">
-            <v>190601.63448374998</v>
+            <v>283386.728515625</v>
           </cell>
         </row>
         <row r="2300">
           <cell r="C2300">
-            <v>150294.87712499997</v>
+            <v>216245.85445312501</v>
           </cell>
         </row>
         <row r="2301">
           <cell r="C2301">
-            <v>263016.03496874997</v>
+            <v>360409.75742187497</v>
           </cell>
         </row>
         <row r="3361">
           <cell r="C3361">
-            <v>118985.25599999999</v>
+            <v>133848.78519999998</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5630,55 +5632,55 @@
     <row r="1" spans="1:41" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="54"/>
       <c r="B1" s="128" t="s">
         <v>405</v>
       </c>
       <c r="C1" s="128"/>
       <c r="D1" s="128"/>
       <c r="E1" s="128"/>
       <c r="F1" s="128"/>
       <c r="G1" s="129" t="s">
         <v>406</v>
       </c>
       <c r="H1" s="129"/>
       <c r="I1" s="129"/>
       <c r="J1" s="129"/>
       <c r="K1" s="129"/>
       <c r="L1" s="129"/>
       <c r="M1" s="129"/>
       <c r="N1" s="129"/>
       <c r="O1" s="12"/>
       <c r="P1" s="130" t="s">
         <v>430</v>
       </c>
       <c r="Q1" s="130"/>
       <c r="R1" s="12"/>
-      <c r="S1" s="114" t="s">
+      <c r="S1" s="113" t="s">
         <v>477</v>
       </c>
-      <c r="T1" s="113">
-        <v>46204</v>
+      <c r="T1" s="114">
+        <v>46236</v>
       </c>
       <c r="U1" s="13"/>
       <c r="V1" s="10"/>
       <c r="W1" s="10"/>
       <c r="X1" s="10"/>
       <c r="Y1" s="10"/>
       <c r="Z1" s="10"/>
       <c r="AA1" s="10"/>
       <c r="AB1" s="10"/>
       <c r="AC1" s="10"/>
       <c r="AD1" s="10"/>
       <c r="AE1" s="10"/>
       <c r="AF1" s="10"/>
       <c r="AG1" s="10"/>
       <c r="AH1" s="10"/>
       <c r="AK1" s="11"/>
       <c r="AM1" s="118"/>
       <c r="AN1" s="118"/>
       <c r="AO1" s="118"/>
     </row>
     <row r="2" spans="1:41" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="125" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="126"/>
@@ -5816,107 +5818,107 @@
       <c r="P4" s="21" t="s">
         <v>48</v>
       </c>
       <c r="Q4" s="21" t="s">
         <v>49</v>
       </c>
       <c r="R4" s="21" t="s">
         <v>50</v>
       </c>
       <c r="S4" s="21" t="s">
         <v>51</v>
       </c>
       <c r="T4" s="21" t="s">
         <v>52</v>
       </c>
       <c r="U4" s="22" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="27">
         <f>[1]Hoja1!$C$1877</f>
-        <v>1051.8208029201601</v>
+        <v>1220.600371536</v>
       </c>
       <c r="C5" s="27">
         <f>[1]Hoja1!$C$1891</f>
-        <v>1369.8131386867199</v>
+        <v>1589.619088512</v>
       </c>
       <c r="D5" s="27">
         <f>[1]Hoja1!$C$1894</f>
-        <v>1565.5007299276801</v>
+        <v>1816.7075297280001</v>
       </c>
       <c r="E5" s="27">
         <f>[1]Hoja1!$C$1899</f>
-        <v>1687.8054744532803</v>
+        <v>2192.3999999999996</v>
       </c>
       <c r="F5" s="27">
         <f>[1]Hoja1!$C$1902</f>
-        <v>2029.1879999999999</v>
+        <v>2557.7999999999997</v>
       </c>
       <c r="G5" s="27">
         <f>[1]Hoja1!$C$1905</f>
-        <v>2169.1320000000001</v>
+        <v>2984.1</v>
       </c>
       <c r="H5" s="27">
         <f>[1]Hoja1!$C$1908</f>
-        <v>2518.9919999999997</v>
+        <v>3653.9999999999995</v>
       </c>
       <c r="I5" s="27">
         <f>[1]Hoja1!$C$1911</f>
-        <v>2728.9079999999999</v>
+        <v>4872</v>
       </c>
       <c r="J5" s="27">
         <f>[1]Hoja1!$C$1914</f>
-        <v>3148.74</v>
+        <v>5278</v>
       </c>
       <c r="K5" s="27">
         <f>[1]Hoja1!$C$1917</f>
-        <v>4198.32</v>
+        <v>6496</v>
       </c>
       <c r="L5" s="27">
         <f>[1]Hoja1!$C$1920</f>
-        <v>4898.04</v>
+        <v>7713.9999999999991</v>
       </c>
       <c r="M5" s="27">
         <f>[1]Hoja1!$C$1923</f>
-        <v>5597.76</v>
+        <v>8932</v>
       </c>
       <c r="N5" s="27">
         <f>[1]Hoja1!$C$1926</f>
-        <v>6297.48</v>
+        <v>10150</v>
       </c>
       <c r="O5" s="27">
         <f>[1]Hoja1!$C$1929</f>
-        <v>6647.34</v>
+        <v>11774</v>
       </c>
       <c r="P5" s="27">
         <f>[1]Hoja1!$C$1932</f>
-        <v>7696.92</v>
+        <v>15021.999999999998</v>
       </c>
       <c r="Q5" s="27"/>
       <c r="R5" s="27"/>
       <c r="S5" s="27"/>
       <c r="T5" s="27"/>
       <c r="U5" s="39"/>
     </row>
     <row r="6" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A6" s="19" t="s">
         <v>408</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>55</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>56</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>57</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>58</v>
@@ -5951,107 +5953,107 @@
       <c r="P6" s="20" t="s">
         <v>68</v>
       </c>
       <c r="Q6" s="20" t="s">
         <v>69</v>
       </c>
       <c r="R6" s="20" t="s">
         <v>70</v>
       </c>
       <c r="S6" s="20" t="s">
         <v>51</v>
       </c>
       <c r="T6" s="20" t="s">
         <v>71</v>
       </c>
       <c r="U6" s="23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="27">
         <f>[1]Hoja1!$C$1878</f>
-        <v>1179.4528800000001</v>
+        <v>1375.3963200000001</v>
       </c>
       <c r="C7" s="27">
         <f>[1]Hoja1!$C$1892</f>
-        <v>1348.0590375000002</v>
+        <v>1582.7047499999996</v>
       </c>
       <c r="D7" s="27">
         <f>[1]Hoja1!$C$1895</f>
-        <v>1483.5710899038459</v>
+        <v>1743.2563649999997</v>
       </c>
       <c r="E7" s="27">
         <f>[1]Hoja1!$C$1900</f>
-        <v>1907.4617369999999</v>
+        <v>2256.25722</v>
       </c>
       <c r="F7" s="27">
         <f>[1]Hoja1!$C$1903</f>
-        <v>2329.753796504237</v>
+        <v>2766.2816605932198</v>
       </c>
       <c r="G7" s="27">
         <f>[1]Hoja1!$C$1906</f>
-        <v>2743.2026054999997</v>
+        <v>3259.8408299999992</v>
       </c>
       <c r="H7" s="27">
         <f>[1]Hoja1!$C$1909</f>
-        <v>3370.0082568749995</v>
+        <v>4012.5285374999989</v>
       </c>
       <c r="I7" s="27">
         <f>[1]Hoja1!$C$1912</f>
-        <v>4001.5571062499994</v>
+        <v>4774.0476177272722</v>
       </c>
       <c r="J7" s="27">
         <f>[1]Hoja1!$C$1915</f>
-        <v>4414.6843424999997</v>
+        <v>5267.0080499999985</v>
       </c>
       <c r="K7" s="27">
         <f>[1]Hoja1!$C$1918</f>
-        <v>5931.3204281249991</v>
+        <v>7019.6675624999989</v>
       </c>
       <c r="L7" s="27">
         <f>[1]Hoja1!$C$1921</f>
-        <v>6975.9965137499994</v>
+        <v>8274.1470749999989</v>
       </c>
       <c r="M7" s="27">
         <f>[1]Hoja1!$C$1924</f>
-        <v>8028.3454196691182</v>
+        <v>9542.912631617648</v>
       </c>
       <c r="N7" s="27">
         <f>[1]Hoja1!$C$1927</f>
-        <v>9065.3486850000008</v>
+        <v>10783.106099999997</v>
       </c>
       <c r="O7" s="27">
         <f>[1]Hoja1!$C$1930</f>
-        <v>10140.125834855768</v>
+        <v>12093.6308625</v>
       </c>
       <c r="P7" s="27">
         <f>[1]Hoja1!$C$1933</f>
-        <v>11154.70085625</v>
+        <v>13292.065124999999</v>
       </c>
       <c r="Q7" s="27"/>
       <c r="R7" s="27"/>
       <c r="S7" s="27"/>
       <c r="T7" s="27"/>
       <c r="U7" s="39"/>
     </row>
     <row r="8" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="19" t="s">
         <v>409</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>92</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>91</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>90</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>89</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>88</v>
@@ -6086,107 +6088,107 @@
       <c r="P8" s="20" t="s">
         <v>78</v>
       </c>
       <c r="Q8" s="20" t="s">
         <v>77</v>
       </c>
       <c r="R8" s="20" t="s">
         <v>76</v>
       </c>
       <c r="S8" s="20" t="s">
         <v>75</v>
       </c>
       <c r="T8" s="20" t="s">
         <v>74</v>
       </c>
       <c r="U8" s="23" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="27">
         <f>[1]Hoja1!$C$1879</f>
-        <v>1272.0636018750001</v>
+        <v>1518.0742624000002</v>
       </c>
       <c r="C9" s="27">
         <f>[1]Hoja1!$C$1893</f>
-        <v>1538.3295023437499</v>
+        <v>1842.392828</v>
       </c>
       <c r="D9" s="27">
         <f>[1]Hoja1!$C$1896</f>
-        <v>1706.7288811911058</v>
+        <v>2044.00726392</v>
       </c>
       <c r="E9" s="27">
         <f>[1]Hoja1!$C$1901</f>
-        <v>2203.7245486874999</v>
+        <v>2643.4492185600002</v>
       </c>
       <c r="F9" s="27">
         <f>[1]Hoja1!$C$1904</f>
-        <v>2731.7849679700744</v>
+        <v>3301.3395528610167</v>
       </c>
       <c r="G9" s="27">
         <f>[1]Hoja1!$C$1907</f>
-        <v>3232.0812653437501</v>
+        <v>3906.9916478400005</v>
       </c>
       <c r="H9" s="27">
         <f>[1]Hoja1!$C$1910</f>
-        <v>3990.9390816796877</v>
+        <v>4831.2995598000007</v>
       </c>
       <c r="I9" s="27">
         <f>[1]Hoja1!$C$1913</f>
-        <v>4755.813732515624</v>
+        <v>5766.9281553963647</v>
       </c>
       <c r="J9" s="27">
         <f>[1]Hoja1!$C$1916</f>
-        <v>5255.7021089062491</v>
+        <v>6371.8127463999999</v>
       </c>
       <c r="K9" s="27">
         <f>[1]Hoja1!$C$1919</f>
-        <v>6629.9418298828114</v>
+        <v>7797.8319329999986</v>
       </c>
       <c r="L9" s="27">
         <f>[1]Hoja1!$C$1922</f>
-        <v>8178.528163359375</v>
+        <v>9872.3591195999998</v>
       </c>
       <c r="M9" s="27">
         <f>[1]Hoja1!$C$1925</f>
-        <v>9453.0243052182886</v>
+        <v>11431.185176788234</v>
       </c>
       <c r="N9" s="27">
         <f>[1]Hoja1!$C$1928</f>
-        <v>10708.0542178125</v>
+        <v>12953.3854928</v>
       </c>
       <c r="O9" s="15">
         <f>[1]Hoja1!$C$1931</f>
-        <v>12011.001002442908</v>
+        <v>14565.7414794</v>
       </c>
       <c r="P9" s="27">
         <f>[1]Hoja1!$C$1934</f>
-        <v>13237.580272265624</v>
+        <v>16034.411866</v>
       </c>
       <c r="Q9" s="27"/>
       <c r="R9" s="27"/>
       <c r="S9" s="27"/>
       <c r="T9" s="27"/>
       <c r="U9" s="39"/>
     </row>
     <row r="10" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
         <v>410</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>93</v>
       </c>
       <c r="C10" s="20"/>
       <c r="D10" s="20" t="s">
         <v>94</v>
       </c>
       <c r="E10" s="20" t="s">
         <v>95</v>
       </c>
       <c r="F10" s="20" t="s">
         <v>96</v>
       </c>
       <c r="G10" s="20" t="s">
@@ -6219,124 +6221,124 @@
       <c r="P10" s="20" t="s">
         <v>106</v>
       </c>
       <c r="Q10" s="20" t="s">
         <v>107</v>
       </c>
       <c r="R10" s="20" t="s">
         <v>108</v>
       </c>
       <c r="S10" s="20" t="s">
         <v>109</v>
       </c>
       <c r="T10" s="20" t="s">
         <v>110</v>
       </c>
       <c r="U10" s="23" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="11" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="27">
         <f>[1]Hoja1!$C$1880</f>
-        <v>1032.4111286249999</v>
+        <v>1244.7227805374998</v>
       </c>
       <c r="C11" s="15"/>
       <c r="D11" s="27">
         <f>[1]Hoja1!$C1897</f>
-        <v>1166.482362925</v>
+        <v>1825.8598278868747</v>
       </c>
       <c r="E11" s="27">
         <f>[1]Hoja1!$C$1940</f>
-        <v>1250.4434057999999</v>
+        <v>1494.2486088600001</v>
       </c>
       <c r="F11" s="27">
         <f>[1]Hoja1!$C$1945</f>
-        <v>1318.253909625</v>
+        <v>1826.6590771824999</v>
       </c>
       <c r="G11" s="27">
         <f>[1]Hoja1!$C$1951</f>
-        <v>1412.723682975</v>
+        <v>1507.2335134642497</v>
       </c>
       <c r="H11" s="27">
         <f>[1]Hoja1!$C$1959</f>
-        <v>1563.7203430000002</v>
+        <v>1661.1804332899999</v>
       </c>
       <c r="I11" s="27">
         <f>[1]Hoja1!$C$1968</f>
-        <v>1592.7586730124999</v>
+        <v>1686.3509932028746</v>
       </c>
       <c r="J11" s="27">
         <f>[1]Hoja1!$C$1978</f>
-        <v>1827.7707763749997</v>
+        <v>1931.5727396662498</v>
       </c>
       <c r="K11" s="27">
         <f>[1]Hoja1!$C$1988</f>
-        <v>2071.6330359375002</v>
+        <v>2280.479477015625</v>
       </c>
       <c r="L11" s="27">
         <f>[1]Hoja1!$C$1999</f>
-        <v>2374.4556431249998</v>
+        <v>2592.3867624187501</v>
       </c>
       <c r="M11" s="27">
         <f>[1]Hoja1!$C$2010</f>
-        <v>2677.2782503124999</v>
+        <v>2904.2940478218748</v>
       </c>
       <c r="N11" s="27">
         <f>[1]Hoja1!$C$2021</f>
-        <v>2980.1008575000001</v>
+        <v>3266.3781332249996</v>
       </c>
       <c r="O11" s="27">
         <f>[1]Hoja1!$C$2032</f>
-        <v>3282.9234646875002</v>
+        <v>3578.2854186281247</v>
       </c>
       <c r="P11" s="27">
         <f>[1]Hoja1!$C$2043</f>
-        <v>3585.7460718749994</v>
+        <v>3890.1927040312494</v>
       </c>
       <c r="Q11" s="27">
         <f>[1]Hoja1!$C$2065</f>
-        <v>4748.9112862499996</v>
+        <v>5184.7735248375002</v>
       </c>
       <c r="R11" s="27">
         <f>[1]Hoja1!$C$2076</f>
-        <v>5354.5565006249999</v>
+        <v>5858.7648956437497</v>
       </c>
       <c r="S11" s="29">
         <f>[1]Hoja1!$C$2087</f>
-        <v>5960.2017150000001</v>
+        <v>6532.7562664499992</v>
       </c>
       <c r="T11" s="27">
         <f>[1]Hoja1!$C$2098</f>
-        <v>6565.8469293749995</v>
+        <v>7156.5708372562494</v>
       </c>
       <c r="U11" s="39">
         <f>[1]Hoja1!$C$2054</f>
-        <v>7054.90362</v>
+        <v>7476.5499285999995</v>
       </c>
     </row>
     <row r="12" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A12" s="19" t="s">
         <v>411</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>130</v>
       </c>
       <c r="C12" s="49"/>
       <c r="D12" s="20" t="s">
         <v>129</v>
       </c>
       <c r="E12" s="20" t="s">
         <v>128</v>
       </c>
       <c r="F12" s="20" t="s">
         <v>127</v>
       </c>
       <c r="G12" s="20" t="s">
         <v>126</v>
       </c>
       <c r="H12" s="20" t="s">
         <v>125</v>
       </c>
@@ -6364,124 +6366,124 @@
       <c r="P12" s="20" t="s">
         <v>117</v>
       </c>
       <c r="Q12" s="20" t="s">
         <v>116</v>
       </c>
       <c r="R12" s="20" t="s">
         <v>115</v>
       </c>
       <c r="S12" s="20" t="s">
         <v>114</v>
       </c>
       <c r="T12" s="20" t="s">
         <v>113</v>
       </c>
       <c r="U12" s="23" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="13" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="27">
         <f>[1]Hoja1!$C$1881</f>
-        <v>1252.36741171875</v>
+        <v>1353.1240340703125</v>
       </c>
       <c r="C13" s="15"/>
       <c r="D13" s="27">
         <f>[1]Hoja1!$C$1939</f>
-        <v>1354.1688940624997</v>
+        <v>1457.9795608843747</v>
       </c>
       <c r="E13" s="27">
         <f>[1]Hoja1!$C$1941</f>
-        <v>1479.8832658124998</v>
+        <v>1584.3060837868745</v>
       </c>
       <c r="F13" s="27">
         <f>[1]Hoja1!$C$1946</f>
-        <v>1673.3060822656246</v>
+        <v>1783.5315847335935</v>
       </c>
       <c r="G13" s="27">
         <f>[1]Hoja1!$C$1952</f>
-        <v>1866.7288987187499</v>
+        <v>1982.757085680312</v>
       </c>
       <c r="H13" s="27">
         <f>[1]Hoja1!$C$1960</f>
-        <v>2156.863123398437</v>
+        <v>2281.5953371003902</v>
       </c>
       <c r="I13" s="27">
         <f>[1]Hoja1!$C$1969</f>
-        <v>2446.9973480781241</v>
+        <v>2580.4335885204682</v>
       </c>
       <c r="J13" s="27">
         <f>[1]Hoja1!$C$1979</f>
-        <v>2640.4201645312496</v>
+        <v>2905.4495394671872</v>
       </c>
       <c r="K13" s="27">
         <f>[1]Hoja1!$C$1989</f>
-        <v>3041.767279199219</v>
+        <v>3313.9471525751956</v>
       </c>
       <c r="L13" s="27">
         <f>[1]Hoja1!$C$2000</f>
-        <v>3512.5991350390618</v>
+        <v>3798.9039640902338</v>
       </c>
       <c r="M13" s="27">
         <f>[1]Hoja1!$C$2011</f>
-        <v>4091.0912879296866</v>
+        <v>4399.6407965675771</v>
       </c>
       <c r="N13" s="27">
         <f>[1]Hoja1!$C$2022</f>
-        <v>4574.6483290624983</v>
+        <v>4961.2618289343736</v>
       </c>
       <c r="O13" s="27">
         <f>[1]Hoja1!$C$2033</f>
-        <v>5058.2053701953118</v>
+        <v>5459.325581301171</v>
       </c>
       <c r="P13" s="27">
         <f>[1]Hoja1!$C$2044</f>
-        <v>5833.4341171874994</v>
+        <v>6270.9361407031238</v>
       </c>
       <c r="Q13" s="27">
         <f>[1]Hoja1!$C$2066</f>
-        <v>7025.1982700781236</v>
+        <v>7597.8079281804676</v>
       </c>
       <c r="R13" s="27">
         <f>[1]Hoja1!$C$2077</f>
-        <v>8087.2474641015597</v>
+        <v>8760.1657930246074</v>
       </c>
       <c r="S13" s="29">
         <f>[1]Hoja1!$C$2088</f>
-        <v>9149.2966581249966</v>
+        <v>9922.5236578687473</v>
       </c>
       <c r="T13" s="27">
         <f>[1]Hoja1!$C$2099</f>
-        <v>10408.082446249999</v>
+        <v>11232.197969637498</v>
       </c>
       <c r="U13" s="39">
         <f>[1]Hoja1!$C$2055</f>
-        <v>10923.508234374998</v>
+        <v>11513.712481406248</v>
       </c>
     </row>
     <row r="14" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A14" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>131</v>
       </c>
       <c r="C14" s="49"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20" t="s">
         <v>132</v>
       </c>
       <c r="F14" s="20" t="s">
         <v>133</v>
       </c>
       <c r="G14" s="20" t="s">
         <v>134</v>
       </c>
       <c r="H14" s="20" t="s">
         <v>135</v>
       </c>
       <c r="I14" s="20" t="s">
         <v>136</v>
@@ -6507,121 +6509,121 @@
       <c r="P14" s="20" t="s">
         <v>143</v>
       </c>
       <c r="Q14" s="20" t="s">
         <v>144</v>
       </c>
       <c r="R14" s="20" t="s">
         <v>145</v>
       </c>
       <c r="S14" s="20" t="s">
         <v>146</v>
       </c>
       <c r="T14" s="20" t="s">
         <v>147</v>
       </c>
       <c r="U14" s="23" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="15" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="27">
         <f>[1]Hoja1!$C$1882</f>
-        <v>1408.4106996875</v>
+        <v>1757.531320678125</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="27"/>
       <c r="E15" s="27">
         <f>[1]Hoja1!$C$1942</f>
-        <v>2158.7007874249998</v>
+        <v>2576.36035604775</v>
       </c>
       <c r="F15" s="27">
         <f>[1]Hoja1!$C$1947</f>
-        <v>2518.0531092812498</v>
+        <v>2946.4932475596866</v>
       </c>
       <c r="G15" s="27">
         <f>[1]Hoja1!$C$1953</f>
-        <v>2877.4054311374994</v>
+        <v>3316.626139071624</v>
       </c>
       <c r="H15" s="27">
         <f>[1]Hoja1!$C$1961</f>
-        <v>3416.4339139218746</v>
+        <v>3871.8254763395303</v>
       </c>
       <c r="I15" s="27">
         <f>[1]Hoja1!$C$1970</f>
-        <v>3955.4623967062498</v>
+        <v>4427.024813607437</v>
       </c>
       <c r="J15" s="27">
         <f>[1]Hoja1!$C$1980</f>
-        <v>4127.2140786250002</v>
+        <v>4588.5856309837491</v>
       </c>
       <c r="K15" s="27">
         <f>[1]Hoja1!$C$1990</f>
-        <v>4425.7227235156242</v>
+        <v>4872.4850232210929</v>
       </c>
       <c r="L15" s="27">
         <f>[1]Hoja1!$C$2001</f>
-        <v>5439.8561981249995</v>
+        <v>5933.5683240687486</v>
       </c>
       <c r="M15" s="27">
         <f>[1]Hoja1!$C$2012</f>
-        <v>6221.0568978124993</v>
+        <v>6738.2050447468737</v>
       </c>
       <c r="N15" s="27">
         <f>[1]Hoja1!$C$2023</f>
-        <v>7002.2575974999991</v>
+        <v>7726.3587654249977</v>
       </c>
       <c r="O15" s="27">
         <f>[1]Hoja1!$C$2034</f>
-        <v>7394.2853823281239</v>
+        <v>8104.4457117979664</v>
       </c>
       <c r="P15" s="27">
         <f>[1]Hoja1!$C$2045</f>
-        <v>8564.6589968749995</v>
+        <v>9335.6322067812471</v>
       </c>
       <c r="Q15" s="27">
         <f>[1]Hoja1!$C$2067</f>
-        <v>10879.712396249999</v>
+        <v>11867.136648137497</v>
       </c>
       <c r="R15" s="27">
         <f>[1]Hoja1!$C$2078</f>
-        <v>12442.113795624999</v>
+        <v>13659.927089493747</v>
       </c>
       <c r="S15" s="27">
         <f>[1]Hoja1!$C$2089</f>
-        <v>14004.515194999998</v>
+        <v>15452.717530849995</v>
       </c>
       <c r="T15" s="15">
         <f>[1]Hoja1!$C$2100</f>
-        <v>15566.916594374998</v>
+        <v>17061.990972206244</v>
       </c>
       <c r="U15" s="39">
         <f>[1]Hoja1!$C$2056</f>
-        <v>18833.165892812496</v>
+        <v>19989.299325596869</v>
       </c>
     </row>
     <row r="16" spans="1:41" x14ac:dyDescent="0.25">
       <c r="A16" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>198</v>
       </c>
       <c r="C16" s="51"/>
       <c r="D16" s="51"/>
       <c r="E16" s="20" t="s">
         <v>165</v>
       </c>
       <c r="F16" s="20" t="s">
         <v>164</v>
       </c>
       <c r="G16" s="20" t="s">
         <v>163</v>
       </c>
       <c r="H16" s="20" t="s">
         <v>162</v>
       </c>
       <c r="I16" s="20" t="s">
         <v>161</v>
@@ -6647,119 +6649,119 @@
       <c r="P16" s="20" t="s">
         <v>154</v>
       </c>
       <c r="Q16" s="20" t="s">
         <v>153</v>
       </c>
       <c r="R16" s="20" t="s">
         <v>152</v>
       </c>
       <c r="S16" s="20" t="s">
         <v>151</v>
       </c>
       <c r="T16" s="20" t="s">
         <v>150</v>
       </c>
       <c r="U16" s="23" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="17" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="27">
         <f>[1]Hoja1!$C$1883</f>
-        <v>2418.4875858812493</v>
+        <v>2761.3929534576873</v>
       </c>
       <c r="E17" s="27">
         <f>[1]Hoja1!$C$1943</f>
-        <v>2557.3387469099998</v>
+        <v>2895.0061453172998</v>
       </c>
       <c r="F17" s="27">
         <f>[1]Hoja1!$C$1948</f>
-        <v>3111.5101226874995</v>
+        <v>3475.2061663681247</v>
       </c>
       <c r="G17" s="27">
         <f>[1]Hoja1!$C$1954</f>
-        <v>3728.8958057999994</v>
+        <v>4122.8677999739994</v>
       </c>
       <c r="H17" s="27">
         <f>[1]Hoja1!$C$1962</f>
-        <v>4452.0497572499999</v>
+        <v>4867.7163699674984</v>
       </c>
       <c r="I17" s="27">
         <f>[1]Hoja1!$C$1971</f>
-        <v>5390.8371965625001</v>
+        <v>5846.4218124593745</v>
       </c>
       <c r="J17" s="27">
         <f>[1]Hoja1!$C$1981</f>
-        <v>5893.0274406249982</v>
+        <v>6363.6777638437488</v>
       </c>
       <c r="K17" s="29">
         <f>[1]Hoja1!$C$1991</f>
-        <v>7322.7280507812493</v>
+        <v>7847.8843923046861</v>
       </c>
       <c r="L17" s="27">
         <f>[1]Hoja1!$C$2002</f>
-        <v>8578.2036609374991</v>
+        <v>9141.0242707656234</v>
       </c>
       <c r="M17" s="27">
         <f>[1]Hoja1!$C$2013</f>
-        <v>9833.679271093748</v>
+        <v>10663.560399226562</v>
       </c>
       <c r="N17" s="27">
         <f>[1]Hoja1!$C$2024</f>
-        <v>10867.371783625</v>
+        <v>11717.566272133748</v>
       </c>
       <c r="O17" s="27">
         <f>[1]Hoja1!$C$2035</f>
-        <v>12344.630491406249</v>
+        <v>13249.840156148435</v>
       </c>
       <c r="P17" s="57">
         <f>[1]Hoja1!$C$2046</f>
-        <v>13600.1061015625</v>
+        <v>14542.980034609373</v>
       </c>
       <c r="Q17" s="27">
         <f>[1]Hoja1!$C$2068</f>
-        <v>17156.407321874998</v>
+        <v>18282.048541531247</v>
       </c>
       <c r="R17" s="27">
         <f>[1]Hoja1!$C$2079</f>
-        <v>19445.575444562499</v>
+        <v>20858.590542899372</v>
       </c>
       <c r="S17" s="57">
         <f>[1]Hoja1!$C$2090</f>
-        <v>21734.74356725</v>
+        <v>23435.132544267497</v>
       </c>
       <c r="T17" s="27">
         <f>[1]Hoja1!$C$2101</f>
-        <v>23244.103990928124</v>
+        <v>24947.518991405963</v>
       </c>
       <c r="U17" s="39">
         <f>[1]Hoja1!$C$2057</f>
-        <v>24062.473226874998</v>
+        <v>25276.42851368124</v>
       </c>
     </row>
     <row r="18" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>199</v>
       </c>
       <c r="C18" s="51"/>
       <c r="D18" s="51"/>
       <c r="E18" s="20" t="s">
         <v>166</v>
       </c>
       <c r="F18" s="20" t="s">
         <v>412</v>
       </c>
       <c r="G18" s="20" t="s">
         <v>167</v>
       </c>
       <c r="H18" s="20" t="s">
         <v>168</v>
       </c>
       <c r="I18" s="20" t="s">
         <v>169</v>
@@ -6785,119 +6787,119 @@
       <c r="P18" s="20" t="s">
         <v>176</v>
       </c>
       <c r="Q18" s="20" t="s">
         <v>177</v>
       </c>
       <c r="R18" s="20" t="s">
         <v>178</v>
       </c>
       <c r="S18" s="20" t="s">
         <v>179</v>
       </c>
       <c r="T18" s="20" t="s">
         <v>180</v>
       </c>
       <c r="U18" s="23" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="19" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="27">
         <f>[1]Hoja1!$C$1884</f>
-        <v>3316.8946667999999</v>
+        <v>3722.0153868039997</v>
       </c>
       <c r="E19" s="27">
         <f>[1]Hoja1!$C$1944</f>
-        <v>3316.8946667999999</v>
+        <v>3722.0153868039997</v>
       </c>
       <c r="F19" s="27">
         <f>[1]Hoja1!$C$1949</f>
-        <v>3768.8709937499998</v>
+        <v>4175.796623562499</v>
       </c>
       <c r="G19" s="27">
         <f>[1]Hoja1!$C$1955</f>
-        <v>4522.3570001999997</v>
+        <v>4963.6415902059989</v>
       </c>
       <c r="H19" s="27">
         <f>[1]Hoja1!$C$1963</f>
-        <v>5009.0342309999987</v>
+        <v>5441.4103779299994</v>
       </c>
       <c r="I19" s="27">
         <f>[1]Hoja1!$C$1972</f>
-        <v>5600.1023656499992</v>
+        <v>6038.4561766195002</v>
       </c>
       <c r="J19" s="27">
         <f>[1]Hoja1!$C$1982</f>
-        <v>6133.2876284999984</v>
+        <v>6587.636997354999</v>
       </c>
       <c r="K19" s="29">
         <f>[1]Hoja1!$C$1992</f>
-        <v>7294.9491862499999</v>
+        <v>7782.6152218375009</v>
       </c>
       <c r="L19" s="27">
         <f>[1]Hoja1!$C$2003</f>
-        <v>9037.4096465999992</v>
+        <v>9592.0122719979972</v>
       </c>
       <c r="M19" s="27">
         <f>[1]Hoja1!$C$2014</f>
-        <v>10068.714880312498</v>
+        <v>10645.703376721873</v>
       </c>
       <c r="N19" s="27">
         <f>[1]Hoja1!$C$2025</f>
-        <v>11271.609905700001</v>
+        <v>12086.862911871</v>
       </c>
       <c r="O19" s="15">
         <f>[1]Hoja1!$C$2036</f>
-        <v>12564.004618912501</v>
+        <v>13418.029466479873</v>
       </c>
       <c r="P19" s="29">
         <f>[1]Hoja1!$C$2047</f>
-        <v>13980.671971874999</v>
+        <v>14881.475806031249</v>
       </c>
       <c r="Q19" s="27">
         <f>[1]Hoja1!$C$2069</f>
-        <v>18074.819293199998</v>
+        <v>19184.024543995994</v>
       </c>
       <c r="R19" s="27">
         <f>[1]Hoja1!$C$2080</f>
-        <v>20309.0195523</v>
+        <v>21678.875183868997</v>
       </c>
       <c r="S19" s="57">
         <f>[1]Hoja1!$C$2091</f>
-        <v>22543.219811400002</v>
+        <v>24173.725823741999</v>
       </c>
       <c r="T19" s="15">
         <f>[1]Hoja1!$C$2102</f>
-        <v>25252.281877574998</v>
+        <v>26968.338717902247</v>
       </c>
       <c r="U19" s="58">
         <f>[1]Hoja1!$C$2058</f>
-        <v>30022.809937499998</v>
+        <v>31458.364985624994</v>
       </c>
     </row>
     <row r="20" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A20" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>200</v>
       </c>
       <c r="C20" s="51"/>
       <c r="D20" s="51"/>
       <c r="E20" s="51"/>
       <c r="F20" s="20" t="s">
         <v>197</v>
       </c>
       <c r="G20" s="20" t="s">
         <v>196</v>
       </c>
       <c r="H20" s="20" t="s">
         <v>195</v>
       </c>
       <c r="I20" s="20" t="s">
         <v>194</v>
       </c>
       <c r="J20" s="20" t="s">
@@ -6921,116 +6923,116 @@
       <c r="P20" s="20" t="s">
         <v>187</v>
       </c>
       <c r="Q20" s="20" t="s">
         <v>186</v>
       </c>
       <c r="R20" s="20" t="s">
         <v>185</v>
       </c>
       <c r="S20" s="20" t="s">
         <v>184</v>
       </c>
       <c r="T20" s="20" t="s">
         <v>183</v>
       </c>
       <c r="U20" s="23" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="21" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="27">
         <f>[1]Hoja1!$C$1885</f>
-        <v>4464.747212575</v>
+        <v>4717.6736889522499</v>
       </c>
       <c r="E21" s="52"/>
       <c r="F21" s="27">
         <f>[1]Hoja1!$C$1950</f>
-        <v>5104.9452074218743</v>
+        <v>5372.5013136445295</v>
       </c>
       <c r="G21" s="27">
         <f>[1]Hoja1!$C$1956</f>
-        <v>6035.201533884373</v>
+        <v>6332.9534849009051</v>
       </c>
       <c r="H21" s="27">
         <f>[1]Hoja1!$C$1964</f>
-        <v>7420.1325235781251</v>
+        <v>7761.7205592854689</v>
       </c>
       <c r="I21" s="27">
         <f>[1]Hoja1!$C$1973</f>
-        <v>8686.72622829375</v>
+        <v>9066.3120751425613</v>
       </c>
       <c r="J21" s="27">
         <f>[1]Hoja1!$C$1983</f>
-        <v>8797.9587982499979</v>
+        <v>9171.7290021974986</v>
       </c>
       <c r="K21" s="27">
         <f>[1]Hoja1!$C$1993</f>
-        <v>9500.8099355859358</v>
+        <v>9916.5726736535144</v>
       </c>
       <c r="L21" s="27">
         <f>[1]Hoja1!$C$2004</f>
-        <v>11739.451347593751</v>
+        <v>12228.598968021563</v>
       </c>
       <c r="M21" s="15">
         <f>[1]Hoja1!$C$2015</f>
-        <v>12910.869909820312</v>
+        <v>13428.934447114922</v>
       </c>
       <c r="N21" s="27">
         <f>[1]Hoja1!$C$2026</f>
-        <v>14615.899896937499</v>
+        <v>15403.175343845624</v>
       </c>
       <c r="O21" s="27">
         <f>[1]Hoja1!$C$2037</f>
-        <v>16320.929884054685</v>
+        <v>17159.356230576326</v>
       </c>
       <c r="P21" s="15">
         <f>[1]Hoja1!$C$2048</f>
-        <v>18025.959871171872</v>
+        <v>18915.537117307031</v>
       </c>
       <c r="Q21" s="27">
         <f>[1]Hoja1!$C$2070</f>
-        <v>23478.902695187502</v>
+        <v>24457.197936043125</v>
       </c>
       <c r="R21" s="27">
         <f>[1]Hoja1!$C$2081</f>
-        <v>26355.351244531252</v>
+        <v>27631.774311867186</v>
       </c>
       <c r="S21" s="15">
         <f>[1]Hoja1!$C$2092</f>
-        <v>29231.799793874998</v>
+        <v>30806.350687691247</v>
       </c>
       <c r="T21" s="15">
         <f>[1]Hoja1!$C$2103</f>
-        <v>32641.859768109371</v>
+        <v>34318.712461152652</v>
       </c>
       <c r="U21" s="39">
         <f>[1]Hoja1!$C$2059</f>
-        <v>38416.855908281243</v>
+        <v>39951.378935529676</v>
       </c>
     </row>
     <row r="22" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A22" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>201</v>
       </c>
       <c r="C22" s="51"/>
       <c r="D22" s="51"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="20" t="s">
         <v>206</v>
       </c>
       <c r="H22" s="20" t="s">
         <v>207</v>
       </c>
       <c r="I22" s="20" t="s">
         <v>208</v>
       </c>
       <c r="J22" s="20" t="s">
         <v>209</v>
       </c>
@@ -7052,112 +7054,112 @@
       <c r="P22" s="20" t="s">
         <v>215</v>
       </c>
       <c r="Q22" s="20" t="s">
         <v>216</v>
       </c>
       <c r="R22" s="20" t="s">
         <v>217</v>
       </c>
       <c r="S22" s="20" t="s">
         <v>218</v>
       </c>
       <c r="T22" s="20" t="s">
         <v>219</v>
       </c>
       <c r="U22" s="23" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="27">
         <f>[1]Hoja1!$C$1957</f>
-        <v>11012.532904781248</v>
+        <v>13635.490577487499</v>
       </c>
       <c r="F23" s="52"/>
       <c r="G23" s="27">
         <f>[1]Hoja1!$C$1886</f>
-        <v>11364.850602031247</v>
+        <v>12748.191147906249</v>
       </c>
       <c r="H23" s="27">
         <f>[1]Hoja1!$C$1965</f>
-        <v>12337.02113097656</v>
+        <v>14966.439721859375</v>
       </c>
       <c r="I23" s="27">
         <f>[1]Hoja1!$C$1974</f>
-        <v>13661.509357171872</v>
+        <v>16297.388866231249</v>
       </c>
       <c r="J23" s="27">
         <f>[1]Hoja1!$C$1984</f>
-        <v>14899.245447187499</v>
+        <v>17184.688295812499</v>
       </c>
       <c r="K23" s="15">
         <f>[1]Hoja1!$C$1994</f>
-        <v>16343.396960937498</v>
+        <v>19402.936869765621</v>
       </c>
       <c r="L23" s="27">
         <f>[1]Hoja1!$C$2005</f>
-        <v>18497.036353124997</v>
+        <v>21621.18544371875</v>
       </c>
       <c r="M23" s="15">
         <f>[1]Hoja1!$C$2016</f>
-        <v>21683.209532578119</v>
+        <v>23839.434017671872</v>
       </c>
       <c r="N23" s="27">
         <f>[1]Hoja1!$C$2027</f>
-        <v>23944.530894374995</v>
+        <v>26057.682591624995</v>
       </c>
       <c r="O23" s="27">
         <f>[1]Hoja1!$C$2038</f>
-        <v>27453.749982656253</v>
+        <v>28275.931165578124</v>
       </c>
       <c r="P23" s="15">
         <f>[1]Hoja1!$C$2049</f>
-        <v>29822.753314062498</v>
+        <v>30494.179739531246</v>
       </c>
       <c r="Q23" s="15">
         <f>[1]Hoja1!$C$2071</f>
-        <v>36994.072706249994</v>
+        <v>43242.370887437501</v>
       </c>
       <c r="R23" s="15">
         <f>[1]Hoja1!$C$2082</f>
-        <v>42441.567247499988</v>
+        <v>47678.868035343745</v>
       </c>
       <c r="S23" s="15">
         <f>[1]Hoja1!$C$2093</f>
-        <v>47889.06178874999</v>
+        <v>52115.365183249989</v>
       </c>
       <c r="T23" s="15">
         <f>[1]Hoja1!$C$2104</f>
-        <v>53767.284208437493</v>
+        <v>56551.862331156241</v>
       </c>
       <c r="U23" s="58">
         <f>[1]Hoja1!$C$2060</f>
-        <v>55945.186020312489</v>
+        <v>52676.665479062489</v>
       </c>
     </row>
     <row r="24" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A24" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="20" t="s">
         <v>202</v>
       </c>
       <c r="C24" s="53"/>
       <c r="D24" s="53"/>
       <c r="E24" s="53"/>
       <c r="F24" s="53"/>
       <c r="G24" s="20" t="s">
         <v>235</v>
       </c>
       <c r="H24" s="20" t="s">
         <v>234</v>
       </c>
       <c r="I24" s="20" t="s">
         <v>233</v>
       </c>
       <c r="J24" s="20" t="s">
         <v>232</v>
       </c>
@@ -7179,111 +7181,111 @@
       <c r="P24" s="20" t="s">
         <v>226</v>
       </c>
       <c r="Q24" s="20" t="s">
         <v>225</v>
       </c>
       <c r="R24" s="20" t="s">
         <v>224</v>
       </c>
       <c r="S24" s="20" t="s">
         <v>223</v>
       </c>
       <c r="T24" s="20" t="s">
         <v>222</v>
       </c>
       <c r="U24" s="23" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="25" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="27">
         <f>[1]Hoja1!$C$1887</f>
-        <v>13370.899017937498</v>
+        <v>15023.491098306247</v>
       </c>
       <c r="G25" s="15">
         <f>[1]Hoja1!$C$1958</f>
-        <v>14372.518821524998</v>
+        <v>16169.789317967499</v>
       </c>
       <c r="H25" s="27">
         <f>[1]Hoja1!$C$1966</f>
-        <v>15874.94852690625</v>
+        <v>17889.236647459373</v>
       </c>
       <c r="I25" s="27">
         <f>[1]Hoja1!$C$1975</f>
-        <v>18342.788134081249</v>
+        <v>19608.683976951248</v>
       </c>
       <c r="J25" s="15">
         <f>[1]Hoja1!$C$1985</f>
-        <v>18378.998035874996</v>
+        <v>20754.982196612495</v>
       </c>
       <c r="K25" s="15">
         <f>[1]Hoja1!$C$1995</f>
-        <v>19722.878236796871</v>
+        <v>23620.727745765624</v>
       </c>
       <c r="L25" s="15">
         <f>[1]Hoja1!$C$2006</f>
-        <v>23387.0970538125</v>
+        <v>26486.473294918746</v>
       </c>
       <c r="M25" s="15">
         <f>[1]Hoja1!$C$2017</f>
-        <v>25171.948047148435</v>
+        <v>29352.218844071871</v>
       </c>
       <c r="N25" s="15">
         <f>[1]Hoja1!$C$2028</f>
-        <v>27606.440625312498</v>
+        <v>32217.964393224996</v>
       </c>
       <c r="O25" s="15">
         <f>[1]Hoja1!$C$2039</f>
-        <v>30899.245580718751</v>
+        <v>35083.709942378118</v>
       </c>
       <c r="P25" s="15">
         <f>[1]Hoja1!$C$2050</f>
-        <v>35259.033705781243</v>
+        <v>37949.455491531247</v>
       </c>
       <c r="Q25" s="27">
         <f>[1]Hoja1!$C$2072</f>
-        <v>46774.194107625</v>
+        <v>52972.946589837491</v>
       </c>
       <c r="R25" s="15">
         <f>[1]Hoja1!$C$2083</f>
-        <v>50993.537679125002</v>
+        <v>58704.437688143742</v>
       </c>
       <c r="S25" s="15">
         <f>[1]Hoja1!$C$2094</f>
-        <v>55212.881250624996</v>
+        <v>64435.928786449993</v>
       </c>
       <c r="T25" s="15">
         <f>[1]Hoja1!$C$2105</f>
-        <v>62865.474331093741</v>
+        <v>70167.419884756237</v>
       </c>
       <c r="U25" s="58">
         <f>[1]Hoja1!$C$2061</f>
-        <v>64937.544643749992</v>
+        <v>66606.91098306248</v>
       </c>
     </row>
     <row r="26" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A26" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>203</v>
       </c>
       <c r="C26" s="51"/>
       <c r="D26" s="53"/>
       <c r="E26" s="53"/>
       <c r="F26" s="53"/>
       <c r="G26" s="53"/>
       <c r="H26" s="20" t="s">
         <v>236</v>
       </c>
       <c r="I26" s="20" t="s">
         <v>237</v>
       </c>
       <c r="J26" s="20" t="s">
         <v>238</v>
       </c>
       <c r="K26" s="20" t="s">
         <v>239</v>
@@ -7303,107 +7305,107 @@
       <c r="P26" s="20" t="s">
         <v>244</v>
       </c>
       <c r="Q26" s="20" t="s">
         <v>245</v>
       </c>
       <c r="R26" s="20" t="s">
         <v>246</v>
       </c>
       <c r="S26" s="20" t="s">
         <v>247</v>
       </c>
       <c r="T26" s="20" t="s">
         <v>248</v>
       </c>
       <c r="U26" s="23" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="27" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A27" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="15">
         <f>[1]Hoja1!$C$1888</f>
-        <v>20022.268855499995</v>
+        <v>20309.331921164998</v>
       </c>
       <c r="H27" s="15">
         <f>[1]Hoja1!$C$1967</f>
-        <v>22414.461069375004</v>
+        <v>22773.289901456246</v>
       </c>
       <c r="I27" s="15">
         <f>[1]Hoja1!$C$1976</f>
-        <v>27562.948092499999</v>
+        <v>28041.386535274996</v>
       </c>
       <c r="J27" s="15">
         <f>[1]Hoja1!$C$1986</f>
-        <v>32268.436557499997</v>
+        <v>32853.194654225001</v>
       </c>
       <c r="K27" s="15">
         <f>[1]Hoja1!$C$1996</f>
-        <v>33764.927906249999</v>
+        <v>34429.425743437496</v>
       </c>
       <c r="L27" s="15">
         <f>[1]Hoja1!$C$2007</f>
-        <v>40104.659161875003</v>
+        <v>40941.92643673125</v>
       </c>
       <c r="M27" s="15">
         <f>[1]Hoja1!$C$2018</f>
-        <v>44756.144022187495</v>
+        <v>45732.955842853124</v>
       </c>
       <c r="N27" s="15">
         <f>[1]Hoja1!$C$2029</f>
-        <v>47054.884649999993</v>
+        <v>48118.081189500001</v>
       </c>
       <c r="O27" s="15">
         <f>[1]Hoja1!$C$2040</f>
-        <v>54059.1137428125</v>
+        <v>55315.014655096878</v>
       </c>
       <c r="P27" s="15">
         <f>[1]Hoja1!$C$2051</f>
-        <v>58710.598603125007</v>
+        <v>60106.044061218752</v>
       </c>
       <c r="Q27" s="15">
         <f>[1]Hoja1!$C$2073</f>
-        <v>80209.318323750005</v>
+        <v>81883.8528734625</v>
       </c>
       <c r="R27" s="15">
         <f>[1]Hoja1!$C$2084</f>
-        <v>87159.543811874988</v>
+        <v>89060.00762623125</v>
       </c>
       <c r="S27" s="15">
         <f>[1]Hoja1!$C$2095</f>
-        <v>94109.769299999985</v>
+        <v>96236.162379000001</v>
       </c>
       <c r="T27" s="15">
         <f>[1]Hoja1!$C$2106</f>
-        <v>105765.483253125</v>
+        <v>108224.12525071876</v>
       </c>
       <c r="U27" s="58">
         <f>[1]Hoja1!$C$2062</f>
-        <v>110236.1827875</v>
+        <v>113159.97327112501</v>
       </c>
     </row>
     <row r="28" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="20" t="s">
         <v>204</v>
       </c>
       <c r="C28" s="53"/>
       <c r="D28" s="53"/>
       <c r="E28" s="53"/>
       <c r="F28" s="53"/>
       <c r="G28" s="53"/>
       <c r="H28" s="53"/>
       <c r="I28" s="20" t="s">
         <v>262</v>
       </c>
       <c r="J28" s="20" t="s">
         <v>261</v>
       </c>
       <c r="K28" s="20" t="s">
         <v>260</v>
       </c>
       <c r="L28" s="20" t="s">
@@ -7421,103 +7423,103 @@
       <c r="P28" s="20" t="s">
         <v>255</v>
       </c>
       <c r="Q28" s="20" t="s">
         <v>254</v>
       </c>
       <c r="R28" s="20" t="s">
         <v>253</v>
       </c>
       <c r="S28" s="20" t="s">
         <v>252</v>
       </c>
       <c r="T28" s="20" t="s">
         <v>251</v>
       </c>
       <c r="U28" s="23" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A29" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="15">
         <f>[1]Hoja1!$C$1889</f>
-        <v>76335.683748869982</v>
+        <v>83030.184523796241</v>
       </c>
       <c r="I29" s="15">
         <f>[1]Hoja1!$C$1977</f>
-        <v>93605.370081600006</v>
+        <v>102506.64535019999</v>
       </c>
       <c r="J29" s="15">
         <f>[1]Hoja1!$C$1987</f>
-        <v>99620.633424</v>
+        <v>109510.93927799999</v>
       </c>
       <c r="K29" s="15">
         <f>[1]Hoja1!$C$1997</f>
-        <v>114658.79177999999</v>
+        <v>127021.6740975</v>
       </c>
       <c r="L29" s="15">
         <f>[1]Hoja1!$C$2008</f>
-        <v>129696.950136</v>
+        <v>144532.40891699999</v>
       </c>
       <c r="M29" s="15">
         <f>[1]Hoja1!$C$2019</f>
-        <v>144735.108492</v>
+        <v>162043.14373649997</v>
       </c>
       <c r="N29" s="15">
         <f>[1]Hoja1!$C$2030</f>
-        <v>159773.26684800003</v>
+        <v>179553.87855599998</v>
       </c>
       <c r="O29" s="15">
         <f>[1]Hoja1!$C$2041</f>
-        <v>174811.425204</v>
+        <v>197064.61337549996</v>
       </c>
       <c r="P29" s="15">
         <f>[1]Hoja1!$C$2052</f>
-        <v>189849.58356</v>
+        <v>214575.348195</v>
       </c>
       <c r="Q29" s="15">
         <f>[1]Hoja1!$C$2074</f>
-        <v>246424.20525839998</v>
+        <v>274611.57694229996</v>
       </c>
       <c r="R29" s="15">
         <f>[1]Hoja1!$C$2085</f>
-        <v>289470.21698400006</v>
+        <v>324086.287473</v>
       </c>
       <c r="S29" s="59">
         <f>[1]Hoja1!$C$2096</f>
-        <v>303569.20701120002</v>
+        <v>341152.36925639992</v>
       </c>
       <c r="T29" s="15">
         <f>[1]Hoja1!$C$2107</f>
-        <v>330637.89205200004</v>
+        <v>372671.69193149998</v>
       </c>
       <c r="U29" s="58">
         <f>[1]Hoja1!$C$2063</f>
-        <v>340231.16712</v>
+        <v>389682.69639</v>
       </c>
     </row>
     <row r="30" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A30" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>205</v>
       </c>
       <c r="C30" s="53"/>
       <c r="D30" s="53"/>
       <c r="E30" s="53"/>
       <c r="F30" s="53"/>
       <c r="G30" s="53"/>
       <c r="H30" s="53"/>
       <c r="I30" s="53"/>
       <c r="J30" s="49" t="s">
         <v>476</v>
       </c>
       <c r="K30" s="20" t="s">
         <v>263</v>
       </c>
       <c r="L30" s="20" t="s">
         <v>264</v>
       </c>
@@ -7533,106 +7535,106 @@
       <c r="P30" s="20" t="s">
         <v>268</v>
       </c>
       <c r="Q30" s="20" t="s">
         <v>269</v>
       </c>
       <c r="R30" s="20" t="s">
         <v>270</v>
       </c>
       <c r="S30" s="20" t="s">
         <v>271</v>
       </c>
       <c r="T30" s="20" t="s">
         <v>272</v>
       </c>
       <c r="U30" s="23" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="31" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="15">
         <f>[1]Hoja1!$C$1890</f>
-        <v>100385.86053599998</v>
+        <v>112458.76212869998</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="15">
         <f>[1]Hoja1!$C$3361</f>
-        <v>118985.25599999999</v>
+        <v>133848.78519999998</v>
       </c>
       <c r="K31" s="15">
         <f>[1]Hoja1!$C$1998</f>
-        <v>138371.22</v>
+        <v>156950.63149999999</v>
       </c>
       <c r="L31" s="15">
         <f>[1]Hoja1!$C$2009</f>
-        <v>157757.18399999998</v>
+        <v>180052.47779999999</v>
       </c>
       <c r="M31" s="15">
         <f>[1]Hoja1!$C$2020</f>
-        <v>177143.14799999999</v>
+        <v>203154.3241</v>
       </c>
       <c r="N31" s="15">
         <f>[1]Hoja1!$C$2031</f>
-        <v>196529.11199999999</v>
+        <v>226256.1704</v>
       </c>
       <c r="O31" s="15">
         <f>[1]Hoja1!$C$2042</f>
-        <v>215915.076</v>
+        <v>249358.01670000001</v>
       </c>
       <c r="P31" s="15">
         <f>[1]Hoja1!$C$2053</f>
-        <v>235301.03999999998</v>
+        <v>272459.86299999995</v>
       </c>
       <c r="Q31" s="56">
         <f>[1]Hoja1!$C$2075</f>
-        <v>299738.64959999995</v>
+        <v>342099.70781999995</v>
       </c>
       <c r="R31" s="60">
         <f>[1]Hoja1!$C$2086</f>
-        <v>354286.29599999997</v>
+        <v>406308.6482</v>
       </c>
       <c r="S31" s="56">
         <f>[1]Hoja1!$C$2097</f>
-        <v>373405.31279999996</v>
+        <v>429886.72375999996</v>
       </c>
       <c r="T31" s="60">
         <f>[1]Hoja1!$C$2108</f>
-        <v>388647.13680000004</v>
+        <v>448844.43005999998</v>
       </c>
       <c r="U31" s="58">
         <f>[1]Hoja1!$C$2064</f>
-        <v>429160.68</v>
+        <v>503478.32599999994</v>
       </c>
     </row>
     <row r="32" spans="1:21" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="119" t="s">
         <v>403</v>
       </c>
       <c r="B32" s="120"/>
       <c r="C32" s="120"/>
       <c r="D32" s="120"/>
       <c r="E32" s="120"/>
       <c r="F32" s="120"/>
       <c r="G32" s="120"/>
       <c r="H32" s="120"/>
       <c r="I32" s="120"/>
       <c r="J32" s="120"/>
       <c r="K32" s="120"/>
       <c r="L32" s="120"/>
       <c r="M32" s="120"/>
       <c r="N32" s="120"/>
       <c r="O32" s="120"/>
       <c r="P32" s="121" t="s">
         <v>274</v>
       </c>
       <c r="Q32" s="122"/>
       <c r="R32" s="123"/>
@@ -7744,103 +7746,103 @@
       </c>
       <c r="O34" s="95" t="s">
         <v>418</v>
       </c>
       <c r="P34" s="77" t="s">
         <v>464</v>
       </c>
       <c r="Q34" s="80" t="s">
         <v>21</v>
       </c>
       <c r="R34" s="84"/>
       <c r="S34" s="79"/>
       <c r="T34" s="78" t="s">
         <v>457</v>
       </c>
       <c r="U34" s="80" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A35" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="31">
         <f>[1]Hoja1!$C$2160</f>
-        <v>1064.1307117902188</v>
+        <v>1595.1578124999999</v>
       </c>
       <c r="C35" s="31">
         <f>[1]Hoja1!$C$2162</f>
-        <v>1116.6433874999998</v>
+        <v>1661.1599062499997</v>
       </c>
       <c r="D35" s="31">
         <f>[1]Hoja1!$C$2166</f>
-        <v>1377.683325</v>
+        <v>1695.7483124999999</v>
       </c>
       <c r="E35" s="31">
         <f>[1]Hoja1!$C$2172</f>
-        <v>1547.6830812499995</v>
+        <v>2244.1998437499997</v>
       </c>
       <c r="F35" s="31">
         <f>[1]Hoja1!$C$2182</f>
-        <v>1794.2207999999998</v>
+        <v>2669.1787499999996</v>
       </c>
       <c r="G35" s="31">
         <f>[1]Hoja1!$C$2194</f>
-        <v>2164.0273781249998</v>
+        <v>3285.9471093749999</v>
       </c>
       <c r="H35" s="31">
         <f>[1]Hoja1!$C$2206</f>
-        <v>2747.6614199999995</v>
+        <v>4442.1596249999993</v>
       </c>
       <c r="I35" s="31">
         <f>[1]Hoja1!$C$2218</f>
-        <v>3256.2022299999999</v>
+        <v>5312.3279687499999</v>
       </c>
       <c r="J35" s="31">
         <f>[1]Hoja1!$C$2230</f>
-        <v>3836.2909799999993</v>
+        <v>5876.3742187499993</v>
       </c>
       <c r="K35" s="31">
         <f>[1]Hoja1!$C$2242</f>
-        <v>4416.3797299999997</v>
+        <v>7318.2603906249988</v>
       </c>
       <c r="L35" s="31">
         <f>[1]Hoja1!$C$2254</f>
-        <v>4934.0126239999991</v>
+        <v>8557.034999999998</v>
       </c>
       <c r="M35" s="31">
         <f>[1]Hoja1!$C$2266</f>
-        <v>5402.2898165624993</v>
+        <v>9872.525390625</v>
       </c>
       <c r="N35" s="31">
         <f>[1]Hoja1!$C$2278</f>
-        <v>6156.6459799999993</v>
+        <v>11264.731562499999</v>
       </c>
       <c r="O35" s="96">
         <f>[1]Hoja1!$C$2290</f>
-        <v>13078.552243749999</v>
+        <v>21646.202031249999</v>
       </c>
       <c r="P35" s="81" t="s">
         <v>433</v>
       </c>
       <c r="Q35" s="105"/>
       <c r="R35" s="82"/>
       <c r="S35" s="83"/>
       <c r="T35" s="64" t="s">
         <v>458</v>
       </c>
       <c r="U35" s="36"/>
     </row>
     <row r="36" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A36" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>288</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>291</v>
       </c>
@@ -7872,103 +7874,103 @@
         <v>300</v>
       </c>
       <c r="N36" s="1" t="s">
         <v>301</v>
       </c>
       <c r="O36" s="97" t="s">
         <v>419</v>
       </c>
       <c r="P36" s="106" t="s">
         <v>465</v>
       </c>
       <c r="Q36" s="107"/>
       <c r="R36" s="84"/>
       <c r="S36" s="85"/>
       <c r="T36" s="1" t="s">
         <v>434</v>
       </c>
       <c r="U36" s="3"/>
     </row>
     <row r="37" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A37" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="31">
         <f>[1]Hoja1!$C$2161</f>
-        <v>1308.0925843749999</v>
+        <v>2507.9020312499997</v>
       </c>
       <c r="C37" s="31">
         <f>[1]Hoja1!$C$2163</f>
-        <v>1380.9347343750001</v>
+        <v>2790.0624374999993</v>
       </c>
       <c r="D37" s="31">
         <f>[1]Hoja1!$C$2167</f>
-        <v>1683.6411125</v>
+        <v>2468.3197500000001</v>
       </c>
       <c r="E37" s="31">
         <f>[1]Hoja1!$C$2173</f>
-        <v>2025.8027687499998</v>
+        <v>3253.2637500000001</v>
       </c>
       <c r="F37" s="31">
         <f>[1]Hoja1!$C$2183</f>
-        <v>2228.6723999999995</v>
+        <v>3975.5126249999998</v>
       </c>
       <c r="G37" s="31">
         <f>[1]Hoja1!$C$2195</f>
-        <v>2711.72415</v>
+        <v>4927.2792187500008</v>
       </c>
       <c r="H37" s="31">
         <f>[1]Hoja1!$C$2207</f>
-        <v>3240.8437787499997</v>
+        <v>5909.2031249999991</v>
       </c>
       <c r="I37" s="31">
         <f>[1]Hoja1!$C$2219</f>
-        <v>3559.7166556249995</v>
+        <v>6791.1848437499993</v>
       </c>
       <c r="J37" s="31">
         <f>[1]Hoja1!$C$2231</f>
-        <v>4375.9203581249994</v>
+        <v>8231.083312499999</v>
       </c>
       <c r="K37" s="31">
         <f>[1]Hoja1!$C$2243</f>
-        <v>5055.2118815624999</v>
+        <v>9502.7554687499996</v>
       </c>
       <c r="L37" s="31">
         <f>[1]Hoja1!$C$2255</f>
-        <v>5734.5034049999995</v>
+        <v>10700.606249999999</v>
       </c>
       <c r="M37" s="31">
         <f>[1]Hoja1!$C$2267</f>
-        <v>6413.794928437499</v>
+        <v>11898.457031249998</v>
       </c>
       <c r="N37" s="31">
         <f>[1]Hoja1!$C$2279</f>
-        <v>7093.0864518750004</v>
+        <v>13503.748499999998</v>
       </c>
       <c r="O37" s="96">
         <f>[1]Hoja1!$C$2291</f>
-        <v>15943.187121249999</v>
+        <v>24517.5975</v>
       </c>
       <c r="P37" s="81" t="s">
         <v>436</v>
       </c>
       <c r="Q37" s="108"/>
       <c r="R37" s="82"/>
       <c r="S37" s="83"/>
       <c r="T37" s="64" t="s">
         <v>436</v>
       </c>
       <c r="U37" s="36"/>
     </row>
     <row r="38" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A38" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>303</v>
@@ -7999,99 +8001,99 @@
       </c>
       <c r="N38" s="1" t="s">
         <v>312</v>
       </c>
       <c r="O38" s="97" t="s">
         <v>420</v>
       </c>
       <c r="P38" s="106" t="s">
         <v>466</v>
       </c>
       <c r="Q38" s="3"/>
       <c r="R38" s="84"/>
       <c r="S38" s="85"/>
       <c r="T38" s="1" t="s">
         <v>438</v>
       </c>
       <c r="U38" s="3"/>
     </row>
     <row r="39" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A39" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="31"/>
       <c r="C39" s="24">
         <f>[1]Hoja1!$C$2164</f>
-        <v>2256.1103879999996</v>
+        <v>3430.2409874999989</v>
       </c>
       <c r="D39" s="31">
         <f>[1]Hoja1!$C$2168</f>
-        <v>2506.7893199999994</v>
+        <v>3811.378874999999</v>
       </c>
       <c r="E39" s="31">
         <f>[1]Hoja1!$C$2174</f>
-        <v>3027.8708512499993</v>
+        <v>4478.5635937499992</v>
       </c>
       <c r="F39" s="31">
         <f>[1]Hoja1!$C$2184</f>
-        <v>3362.1654149999999</v>
+        <v>5145.748312499999</v>
       </c>
       <c r="G39" s="31">
         <f>[1]Hoja1!$C$2196</f>
-        <v>4102.6496962499996</v>
+        <v>6413.7656249999991</v>
       </c>
       <c r="H39" s="31">
         <f>[1]Hoja1!$C$2208</f>
-        <v>4892.0576512499983</v>
+        <v>7814.487187499999</v>
       </c>
       <c r="I39" s="31">
         <f>[1]Hoja1!$C$2220</f>
-        <v>5172.9815602499993</v>
+        <v>8866.5442031250004</v>
       </c>
       <c r="J39" s="31">
         <f>[1]Hoja1!$C$2232</f>
-        <v>6351.8996126249986</v>
+        <v>10636.834078124999</v>
       </c>
       <c r="K39" s="31">
         <f>[1]Hoja1!$C$2244</f>
-        <v>6839.4429219375006</v>
+        <v>12763.272304687498</v>
       </c>
       <c r="L39" s="31">
         <f>[1]Hoja1!$C$2256</f>
-        <v>8340.2370344999999</v>
+        <v>15034.750687499998</v>
       </c>
       <c r="M39" s="31">
         <f>[1]Hoja1!$C$2268</f>
-        <v>9334.4057454374997</v>
+        <v>16738.972523437496</v>
       </c>
       <c r="N39" s="31">
         <f>[1]Hoja1!$C$2280</f>
-        <v>10328.574456374999</v>
+        <v>18835.602749999995</v>
       </c>
       <c r="O39" s="96">
         <f>[1]Hoja1!$C$2292</f>
-        <v>22367.185175999999</v>
+        <v>37750.439062499994</v>
       </c>
       <c r="P39" s="81" t="s">
         <v>437</v>
       </c>
       <c r="Q39" s="36"/>
       <c r="R39" s="82"/>
       <c r="S39" s="83"/>
       <c r="T39" s="64" t="s">
         <v>437</v>
       </c>
       <c r="U39" s="36"/>
     </row>
     <row r="40" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A40" s="40" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="74"/>
       <c r="C40" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>313</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>314</v>
@@ -8122,99 +8124,99 @@
       </c>
       <c r="N40" s="1" t="s">
         <v>323</v>
       </c>
       <c r="O40" s="97" t="s">
         <v>421</v>
       </c>
       <c r="P40" s="106" t="s">
         <v>472</v>
       </c>
       <c r="Q40" s="3"/>
       <c r="R40" s="84"/>
       <c r="S40" s="85"/>
       <c r="T40" s="1" t="s">
         <v>439</v>
       </c>
       <c r="U40" s="3"/>
     </row>
     <row r="41" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A41" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="53"/>
       <c r="C41" s="24">
         <f>[1]Hoja1!$C$2165</f>
-        <v>3693.4378649999999</v>
+        <v>5023.5320625000004</v>
       </c>
       <c r="D41" s="31">
         <f>[1]Hoja1!$C$2169</f>
-        <v>3693.4378649999999</v>
+        <v>5023.5320625000004</v>
       </c>
       <c r="E41" s="31">
         <f>[1]Hoja1!$C$2175</f>
-        <v>4641.1120687499988</v>
+        <v>7032.5770312499999</v>
       </c>
       <c r="F41" s="31">
         <f>[1]Hoja1!$C$2185</f>
-        <v>5455.689412499999</v>
+        <v>8398.8956249999974</v>
       </c>
       <c r="G41" s="31">
         <f>[1]Hoja1!$C$2197</f>
-        <v>6677.5554281249988</v>
+        <v>10084.619531249999</v>
       </c>
       <c r="H41" s="31">
         <f>[1]Hoja1!$C$2209</f>
-        <v>7387.9554937499988</v>
+        <v>11604.743437500001</v>
       </c>
       <c r="I41" s="31">
         <f>[1]Hoja1!$C$2221</f>
-        <v>8002.6238812499996</v>
+        <v>13935.637109374997</v>
       </c>
       <c r="J41" s="41">
         <f>[1]Hoja1!$C$2233</f>
-        <v>10096.067407500001</v>
+        <v>16910.315156249999</v>
       </c>
       <c r="K41" s="31">
         <f>[1]Hoja1!$C$2245</f>
-        <v>11689.805688750001</v>
+        <v>19438.901015625001</v>
       </c>
       <c r="L41" s="31">
         <f>[1]Hoja1!$C$2257</f>
-        <v>12914.5566375</v>
+        <v>22781.097499999996</v>
       </c>
       <c r="M41" s="31">
         <f>[1]Hoja1!$C$2269</f>
-        <v>14050.766570625001</v>
+        <v>24949.703710937498</v>
       </c>
       <c r="N41" s="31">
         <f>[1]Hoja1!$C$2281</f>
-        <v>15555.963836249999</v>
+        <v>28025.571874999998</v>
       </c>
       <c r="O41" s="98">
         <f>[1]Hoja1!$C$2293</f>
-        <v>30607.936492499997</v>
+        <v>52310.517187499994</v>
       </c>
       <c r="P41" s="81" t="s">
         <v>439</v>
       </c>
       <c r="Q41" s="36"/>
       <c r="R41" s="82"/>
       <c r="S41" s="83"/>
       <c r="T41" s="64" t="s">
         <v>440</v>
       </c>
       <c r="U41" s="36"/>
     </row>
     <row r="42" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A42" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="74"/>
       <c r="C42" s="74"/>
       <c r="D42" s="1" t="s">
         <v>415</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>324</v>
       </c>
       <c r="F42" s="1" t="s">
@@ -8244,95 +8246,95 @@
       <c r="N42" s="1" t="s">
         <v>342</v>
       </c>
       <c r="O42" s="97" t="s">
         <v>422</v>
       </c>
       <c r="P42" s="106" t="s">
         <v>467</v>
       </c>
       <c r="Q42" s="3"/>
       <c r="R42" s="84"/>
       <c r="S42" s="85"/>
       <c r="T42" s="1" t="s">
         <v>441</v>
       </c>
       <c r="U42" s="3"/>
     </row>
     <row r="43" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A43" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="53"/>
       <c r="C43" s="53"/>
       <c r="D43" s="31">
         <f>[1]Hoja1!$C$2170</f>
-        <v>3904.7652000000003</v>
+        <v>5483.4989999999998</v>
       </c>
       <c r="E43" s="31">
         <f>[1]Hoja1!$C$2176</f>
-        <v>5203.7531624999992</v>
+        <v>6523.173749999999</v>
       </c>
       <c r="F43" s="31">
         <f>[1]Hoja1!$C$2186</f>
-        <v>5597.7405749999989</v>
+        <v>8035.5265312499987</v>
       </c>
       <c r="G43" s="31">
         <f>[1]Hoja1!$C$2198</f>
-        <v>6867.4721062499993</v>
+        <v>9502.458984375</v>
       </c>
       <c r="H43" s="31">
         <f>[1]Hoja1!$C$2210</f>
-        <v>7914.2042624999995</v>
+        <v>11721.547499999999</v>
       </c>
       <c r="I43" s="31">
         <f>[1]Hoja1!$C$2222</f>
-        <v>8266.1533171874999</v>
+        <v>13849.072656249999</v>
       </c>
       <c r="J43" s="41">
         <f>[1]Hoja1!$C$2234</f>
-        <v>10148.48964</v>
+        <v>16426.524531249997</v>
       </c>
       <c r="K43" s="31">
         <f>[1]Hoja1!$C$2246</f>
-        <v>11393.320666875001</v>
+        <v>19328.660039062499</v>
       </c>
       <c r="L43" s="31">
         <f>[1]Hoja1!$C$2258</f>
-        <v>13373.20464</v>
+        <v>22339.094999999998</v>
       </c>
       <c r="M43" s="31">
         <f>[1]Hoja1!$C$2270</f>
-        <v>14985.562140000002</v>
+        <v>24938.281874999997</v>
       </c>
       <c r="N43" s="31">
         <f>[1]Hoja1!$C$2282</f>
-        <v>16597.91964</v>
+        <v>28684.863281249996</v>
       </c>
       <c r="O43" s="99">
         <f>[1]Hoja1!$C$2294</f>
-        <v>36811.681469999996</v>
+        <v>57990.115624999999</v>
       </c>
       <c r="P43" s="81" t="s">
         <v>440</v>
       </c>
       <c r="Q43" s="38"/>
       <c r="R43" s="82"/>
       <c r="S43" s="83"/>
       <c r="T43" s="64" t="s">
         <v>442</v>
       </c>
       <c r="U43" s="36"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="74"/>
       <c r="C44" s="74"/>
       <c r="D44" s="1" t="s">
         <v>416</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>332</v>
       </c>
       <c r="F44" s="1" t="s">
@@ -8362,95 +8364,95 @@
       <c r="N44" s="1" t="s">
         <v>340</v>
       </c>
       <c r="O44" s="97" t="s">
         <v>423</v>
       </c>
       <c r="P44" s="106" t="s">
         <v>468</v>
       </c>
       <c r="Q44" s="3"/>
       <c r="R44" s="84"/>
       <c r="S44" s="85"/>
       <c r="T44" s="1" t="s">
         <v>443</v>
       </c>
       <c r="U44" s="3"/>
     </row>
     <row r="45" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A45" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="53"/>
       <c r="C45" s="53"/>
       <c r="D45" s="31">
         <f>[1]Hoja1!$C$2171</f>
-        <v>5816.0171300000002</v>
+        <v>7572.1721250000001</v>
       </c>
       <c r="E45" s="31">
         <f>[1]Hoja1!$C$2177</f>
-        <v>6460.8776749999988</v>
+        <v>8686.6622812499991</v>
       </c>
       <c r="F45" s="31">
         <f>[1]Hoja1!$C$2187</f>
-        <v>7634.4670499999984</v>
+        <v>12059.304512499999</v>
       </c>
       <c r="G45" s="31">
         <f>[1]Hoja1!$C$2199</f>
-        <v>9394.8511124999986</v>
+        <v>12568.502734374999</v>
       </c>
       <c r="H45" s="31">
         <f>[1]Hoja1!$C$2211</f>
-        <v>10479.500867499999</v>
+        <v>15435.688125000001</v>
       </c>
       <c r="I45" s="31">
         <f>[1]Hoja1!$C$2223</f>
-        <v>11496.509390624999</v>
+        <v>17577.354687499999</v>
       </c>
       <c r="J45" s="31">
         <f>[1]Hoja1!$C$2235</f>
-        <v>13696.989468749998</v>
+        <v>21714.698906249996</v>
       </c>
       <c r="K45" s="31">
         <f>[1]Hoja1!$C$2247</f>
-        <v>15897.469546874998</v>
+        <v>24378.575976562493</v>
       </c>
       <c r="L45" s="61">
         <f>[1]Hoja1!$C$2259</f>
-        <v>18459.908617499997</v>
+        <v>28231.651875</v>
       </c>
       <c r="M45" s="61">
         <f>[1]Hoja1!$C$2271</f>
-        <v>20298.429703124999</v>
+        <v>32989.658281249998</v>
       </c>
       <c r="N45" s="61">
         <f>[1]Hoja1!$C$2283</f>
-        <v>22498.909781249997</v>
+        <v>38057.995781249992</v>
       </c>
       <c r="O45" s="98">
         <f>[1]Hoja1!$C$2295</f>
-        <v>50437.538637499994</v>
+        <v>80158.7734375</v>
       </c>
       <c r="P45" s="86" t="s">
         <v>459</v>
       </c>
       <c r="Q45" s="38"/>
       <c r="R45" s="87"/>
       <c r="S45" s="85"/>
       <c r="T45" s="49" t="s">
         <v>444</v>
       </c>
       <c r="U45" s="37"/>
     </row>
     <row r="46" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A46" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="74"/>
       <c r="C46" s="74"/>
       <c r="D46" s="74"/>
       <c r="E46" s="1" t="s">
         <v>343</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>353</v>
       </c>
@@ -8479,91 +8481,91 @@
         <v>352</v>
       </c>
       <c r="O46" s="97" t="s">
         <v>424</v>
       </c>
       <c r="P46" s="106" t="s">
         <v>469</v>
       </c>
       <c r="Q46" s="3"/>
       <c r="R46" s="84"/>
       <c r="S46" s="85"/>
       <c r="T46" s="1" t="s">
         <v>445</v>
       </c>
       <c r="U46" s="3"/>
     </row>
     <row r="47" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A47" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="53"/>
       <c r="C47" s="53"/>
       <c r="D47" s="53"/>
       <c r="E47" s="61">
         <f>[1]Hoja1!$C$2178</f>
-        <v>17706.826000000001</v>
+        <v>26899.327999999998</v>
       </c>
       <c r="F47" s="61">
         <f>[1]Hoja1!$C$2189</f>
-        <v>20576.202959999999</v>
+        <v>32038.433280000001</v>
       </c>
       <c r="G47" s="61">
         <f>[1]Hoja1!$C$2200</f>
-        <v>24880.268399999997</v>
+        <v>37729.641600000003</v>
       </c>
       <c r="H47" s="61">
         <f>[1]Hoja1!$C$2213</f>
-        <v>32053.710800000001</v>
+        <v>44854.23936</v>
       </c>
       <c r="I47" s="61">
         <f>[1]Hoja1!$C$2225</f>
-        <v>39227.153199999993</v>
+        <v>53865.319199999998</v>
       </c>
       <c r="J47" s="61">
         <f>[1]Hoja1!$C$2237</f>
-        <v>46400.595599999993</v>
+        <v>62876.399040000004</v>
       </c>
       <c r="K47" s="61">
         <f>[1]Hoja1!$C$2249</f>
-        <v>53574.038</v>
+        <v>75671.030400000003</v>
       </c>
       <c r="L47" s="61">
         <f>[1]Hoja1!$C$2261</f>
-        <v>60747.480399999993</v>
+        <v>85156.377600000007</v>
       </c>
       <c r="M47" s="61">
         <f>[1]Hoja1!$C$2272</f>
-        <v>67920.9228</v>
+        <v>94641.724799999996</v>
       </c>
       <c r="N47" s="61">
         <f>[1]Hoja1!$C$2285</f>
-        <v>75094.3652</v>
+        <v>104127.072</v>
       </c>
       <c r="O47" s="98">
         <f>[1]Hoja1!$C$2296</f>
-        <v>146828.7892</v>
+        <v>198980.54399999999</v>
       </c>
       <c r="P47" s="88" t="s">
         <v>442</v>
       </c>
       <c r="Q47" s="38"/>
       <c r="R47" s="87"/>
       <c r="S47" s="89"/>
       <c r="T47" s="65" t="s">
         <v>446</v>
       </c>
       <c r="U47" s="38"/>
     </row>
     <row r="48" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A48" s="40" t="s">
         <v>30</v>
       </c>
       <c r="B48" s="74"/>
       <c r="E48" s="1" t="s">
         <v>431</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>354</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>355</v>
@@ -8590,91 +8592,91 @@
         <v>362</v>
       </c>
       <c r="O48" s="97" t="s">
         <v>425</v>
       </c>
       <c r="P48" s="106" t="s">
         <v>460</v>
       </c>
       <c r="Q48" s="3"/>
       <c r="R48" s="84"/>
       <c r="S48" s="85"/>
       <c r="T48" s="1" t="s">
         <v>447</v>
       </c>
       <c r="U48" s="3"/>
     </row>
     <row r="49" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A49" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="53"/>
       <c r="C49" s="53"/>
       <c r="D49" s="53"/>
       <c r="E49" s="24">
         <f>[1]Hoja1!$C$2180</f>
-        <v>13978.151962499996</v>
+        <v>23776.539117187498</v>
       </c>
       <c r="F49" s="24">
         <f>[1]Hoja1!$C$2191</f>
-        <v>16330.095449999997</v>
+        <v>25163.907562499997</v>
       </c>
       <c r="G49" s="24">
         <f>[1]Hoja1!$C$2202</f>
-        <v>18091.8966</v>
+        <v>30390.448675781248</v>
       </c>
       <c r="H49" s="24">
         <f>[1]Hoja1!$C$2215</f>
-        <v>21214.895249999998</v>
+        <v>35242.245937499996</v>
       </c>
       <c r="I49" s="24">
         <f>[1]Hoja1!$C$2227</f>
-        <v>22921.773693750001</v>
+        <v>41541.207421874999</v>
       </c>
       <c r="J49" s="24">
         <f>[1]Hoja1!$C$2239</f>
-        <v>27740.887649999993</v>
+        <v>50232.177351562495</v>
       </c>
       <c r="K49" s="24">
         <f>[1]Hoja1!$C$2251</f>
-        <v>32843.58441874999</v>
+        <v>56846.086910156257</v>
       </c>
       <c r="L49" s="24">
         <f>[1]Hoja1!$C$2263</f>
-        <v>34406.877599999993</v>
+        <v>66481.901062500008</v>
       </c>
       <c r="M49" s="24">
         <f>[1]Hoja1!$C$2275</f>
-        <v>39651.365774999984</v>
+        <v>78416.037697265623</v>
       </c>
       <c r="N49" s="24">
         <f>[1]Hoja1!$C$2287</f>
-        <v>43621.525149999987</v>
+        <v>76687.815585937497</v>
       </c>
       <c r="O49" s="100">
         <f>[1]Hoja1!$C$2298</f>
-        <v>104153.89862499999</v>
+        <v>170032.037109375</v>
       </c>
       <c r="P49" s="86" t="s">
         <v>461</v>
       </c>
       <c r="Q49" s="36"/>
       <c r="R49" s="90"/>
       <c r="S49" s="91"/>
       <c r="T49" s="70" t="s">
         <v>449</v>
       </c>
       <c r="U49" s="38"/>
     </row>
     <row r="50" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A50" s="40" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="74"/>
       <c r="C50" s="74"/>
       <c r="F50" s="1" t="s">
         <v>363</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>364</v>
       </c>
       <c r="H50" s="1" t="s">
@@ -8700,87 +8702,87 @@
       </c>
       <c r="O50" s="97" t="s">
         <v>426</v>
       </c>
       <c r="P50" s="106" t="s">
         <v>470</v>
       </c>
       <c r="Q50" s="3"/>
       <c r="R50" s="84"/>
       <c r="S50" s="85"/>
       <c r="T50" s="1" t="s">
         <v>450</v>
       </c>
       <c r="U50" s="3"/>
     </row>
     <row r="51" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="75" t="s">
         <v>22</v>
       </c>
       <c r="B51" s="76"/>
       <c r="C51" s="46"/>
       <c r="D51" s="46"/>
       <c r="E51" s="46"/>
       <c r="F51" s="63">
         <f>[1]Hoja1!$C$2192</f>
-        <v>21217.944187499997</v>
+        <v>28630.67930625</v>
       </c>
       <c r="G51" s="63">
         <f>[1]Hoja1!$C$2203</f>
-        <v>24354.390937499993</v>
+        <v>34720.919132812494</v>
       </c>
       <c r="H51" s="63">
         <f>[1]Hoja1!$C$2217</f>
-        <v>30722.551874999994</v>
+        <v>43993.413515624998</v>
       </c>
       <c r="I51" s="63">
         <f>[1]Hoja1!$C$2229</f>
-        <v>37090.712812499994</v>
+        <v>50751.998554687503</v>
       </c>
       <c r="J51" s="63">
         <f>[1]Hoja1!$C$2241</f>
-        <v>40561.615499999993</v>
+        <v>62224.45228125</v>
       </c>
       <c r="K51" s="63">
         <f>[1]Hoja1!$C$2253</f>
-        <v>48166.133531249994</v>
+        <v>70711.494328125002</v>
       </c>
       <c r="L51" s="63">
         <f>[1]Hoja1!$C$2265</f>
-        <v>56195.195624999993</v>
+        <v>81398.495718749997</v>
       </c>
       <c r="M51" s="63">
         <f>[1]Hoja1!$C$2277</f>
-        <v>64648.801781250004</v>
+        <v>92556.999445312496</v>
       </c>
       <c r="N51" s="63">
         <f>[1]Hoja1!$C$2289</f>
-        <v>68931.517500000002</v>
+        <v>106858.46718749999</v>
       </c>
       <c r="O51" s="101">
         <f>[1]Hoja1!$C$2300</f>
-        <v>150294.87712499997</v>
+        <v>216245.85445312501</v>
       </c>
       <c r="P51" s="86" t="s">
         <v>462</v>
       </c>
       <c r="Q51" s="36"/>
       <c r="R51" s="90"/>
       <c r="S51" s="85"/>
       <c r="T51" s="49" t="s">
         <v>451</v>
       </c>
       <c r="U51" s="55"/>
     </row>
     <row r="52" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A52" s="33" t="s">
         <v>386</v>
       </c>
       <c r="B52" s="115" t="s">
         <v>404</v>
       </c>
       <c r="C52" s="116"/>
       <c r="D52" s="117"/>
       <c r="E52" s="9" t="s">
         <v>372</v>
       </c>
       <c r="F52" s="9" t="s">
@@ -8811,91 +8813,91 @@
         <v>382</v>
       </c>
       <c r="O52" s="102" t="s">
         <v>427</v>
       </c>
       <c r="P52" s="106" t="s">
         <v>471</v>
       </c>
       <c r="Q52" s="109"/>
       <c r="R52" s="84"/>
       <c r="S52" s="85"/>
       <c r="T52" s="1" t="s">
         <v>448</v>
       </c>
       <c r="U52" s="66"/>
     </row>
     <row r="53" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B53" s="48"/>
       <c r="C53" s="53"/>
       <c r="D53" s="53"/>
       <c r="E53" s="31">
         <f>[1]Hoja1!$C$2179</f>
-        <v>17658.32952589064</v>
+        <v>44968.443328329413</v>
       </c>
       <c r="F53" s="62">
         <f>[1]Hoja1!$C$2188</f>
-        <v>19806.490231068761</v>
+        <v>48037.331993995293</v>
       </c>
       <c r="G53" s="24">
         <f>[1]Hoja1!$C$2201</f>
-        <v>23028.731288835959</v>
+        <v>52640.664992494123</v>
       </c>
       <c r="H53" s="24">
         <f>[1]Hoja1!$C$2212</f>
-        <v>28399.133051781275</v>
+        <v>60312.886656658833</v>
       </c>
       <c r="I53" s="24">
         <f>[1]Hoja1!$C$2224</f>
-        <v>33769.534814726598</v>
+        <v>67985.108320823536</v>
       </c>
       <c r="J53" s="24">
         <f>[1]Hoja1!$C$2236</f>
-        <v>37756.431377671921</v>
+        <v>83063.329984988261</v>
       </c>
       <c r="K53" s="24">
         <f>[1]Hoja1!$C$2248</f>
-        <v>43126.833140617236</v>
+        <v>90735.551649152971</v>
       </c>
       <c r="L53" s="24">
         <f>[1]Hoja1!$C$2260</f>
-        <v>48497.234903562559</v>
+        <v>98407.773313317681</v>
       </c>
       <c r="M53" s="24">
         <f>[1]Hoja1!$C$2273</f>
-        <v>53867.636666507882</v>
+        <v>106079.99497748238</v>
       </c>
       <c r="N53" s="24">
         <f>[1]Hoja1!$C$2284</f>
-        <v>59238.03842945319</v>
+        <v>113752.21664164709</v>
       </c>
       <c r="O53" s="100">
         <f>[1]Hoja1!$C$2297</f>
-        <v>112942.05605890638</v>
+        <v>165629.94198547321</v>
       </c>
       <c r="P53" s="86" t="s">
         <v>463</v>
       </c>
       <c r="Q53" s="110"/>
       <c r="R53" s="84"/>
       <c r="S53" s="85"/>
       <c r="T53" s="49" t="s">
         <v>452</v>
       </c>
       <c r="U53" s="67"/>
     </row>
     <row r="54" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A54" s="35" t="s">
         <v>385</v>
       </c>
       <c r="B54" s="32"/>
       <c r="E54" s="9" t="s">
         <v>431</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>374</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>383</v>
@@ -8922,91 +8924,91 @@
         <v>397</v>
       </c>
       <c r="O54" s="97" t="s">
         <v>428</v>
       </c>
       <c r="P54" s="106" t="s">
         <v>473</v>
       </c>
       <c r="Q54" s="68"/>
       <c r="R54" s="82"/>
       <c r="S54" s="85"/>
       <c r="T54" s="1" t="s">
         <v>453</v>
       </c>
       <c r="U54" s="68"/>
     </row>
     <row r="55" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A55" s="43" t="s">
         <v>22</v>
       </c>
       <c r="B55" s="47"/>
       <c r="C55" s="53"/>
       <c r="D55" s="53"/>
       <c r="E55" s="24">
         <f>[1]Hoja1!$C$2181</f>
-        <v>25580.018091374994</v>
+        <v>45571.699974609372</v>
       </c>
       <c r="F55" s="24">
         <f>[1]Hoja1!$C$2190</f>
-        <v>29884.074673499996</v>
+        <v>48230.82282812499</v>
       </c>
       <c r="G55" s="24">
         <f>[1]Hoja1!$C$2204</f>
-        <v>33108.170778</v>
+        <v>58248.359961914051</v>
       </c>
       <c r="H55" s="24">
         <f>[1]Hoja1!$C$2214</f>
-        <v>38823.2583075</v>
+        <v>67547.638046874985</v>
       </c>
       <c r="I55" s="24">
         <f>[1]Hoja1!$C$2226</f>
-        <v>41946.845859562505</v>
+        <v>79620.647558593744</v>
       </c>
       <c r="J55" s="24">
         <f>[1]Hoja1!$C$2238</f>
-        <v>50765.824399499987</v>
+        <v>96278.339923828113</v>
       </c>
       <c r="K55" s="24">
         <f>[1]Hoja1!$C$2250</f>
-        <v>60103.759486312483</v>
+        <v>108954.99991113282</v>
       </c>
       <c r="L55" s="24">
         <f>[1]Hoja1!$C$2262</f>
-        <v>62964.586007999991</v>
+        <v>127423.643703125</v>
       </c>
       <c r="M55" s="24">
         <f>[1]Hoja1!$C$2274</f>
-        <v>72561.999368249977</v>
+        <v>150297.40558642577</v>
       </c>
       <c r="N55" s="24">
         <f>[1]Hoja1!$C$2286</f>
-        <v>79827.391024499986</v>
+        <v>146984.97987304683</v>
       </c>
       <c r="O55" s="103">
         <f>[1]Hoja1!$C$2299</f>
-        <v>190601.63448374998</v>
+        <v>283386.728515625</v>
       </c>
       <c r="P55" s="86" t="s">
         <v>445</v>
       </c>
       <c r="Q55" s="36"/>
       <c r="R55" s="82"/>
       <c r="S55" s="85"/>
       <c r="T55" s="49" t="s">
         <v>454</v>
       </c>
       <c r="U55" s="36"/>
     </row>
     <row r="56" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A56" s="35" t="s">
         <v>387</v>
       </c>
       <c r="B56" s="32"/>
       <c r="E56" s="28"/>
       <c r="F56" s="1" t="s">
         <v>390</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>388</v>
       </c>
       <c r="H56" s="1" t="s">
@@ -9030,101 +9032,101 @@
       <c r="N56" s="1" t="s">
         <v>402</v>
       </c>
       <c r="O56" s="97" t="s">
         <v>429</v>
       </c>
       <c r="P56" s="106" t="s">
         <v>474</v>
       </c>
       <c r="Q56" s="111"/>
       <c r="T56" s="69" t="s">
         <v>455</v>
       </c>
       <c r="U56" s="68"/>
     </row>
     <row r="57" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A57" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="45"/>
       <c r="C57" s="46"/>
       <c r="D57" s="46"/>
       <c r="E57" s="46"/>
       <c r="F57" s="63">
         <f>[1]Hoja1!$C$2193</f>
-        <v>37131.402328124997</v>
+        <v>54875.46867031249</v>
       </c>
       <c r="G57" s="63">
         <f>[1]Hoja1!$C$2205</f>
-        <v>42620.184140624988</v>
+        <v>66548.428337890597</v>
       </c>
       <c r="H57" s="63">
         <f>[1]Hoja1!$C$2216</f>
-        <v>53764.465781249986</v>
+        <v>84320.709238281241</v>
       </c>
       <c r="I57" s="63">
         <f>[1]Hoja1!$C$2228</f>
-        <v>64908.747421874992</v>
+        <v>97274.663896484373</v>
       </c>
       <c r="J57" s="63">
         <f>[1]Hoja1!$C$2240</f>
-        <v>70982.827124999982</v>
+        <v>119263.5335390625</v>
       </c>
       <c r="K57" s="63">
         <f>[1]Hoja1!$C$2252</f>
-        <v>84290.733679687488</v>
+        <v>135530.36412890622</v>
       </c>
       <c r="L57" s="63">
         <f>[1]Hoja1!$C$2264</f>
-        <v>98341.592343749988</v>
+        <v>156013.78346093747</v>
       </c>
       <c r="M57" s="63">
         <f>[1]Hoja1!$C$2276</f>
-        <v>113135.40311718751</v>
+        <v>177400.91560351558</v>
       </c>
       <c r="N57" s="63">
         <f>[1]Hoja1!$C$2288</f>
-        <v>120630.155625</v>
+        <v>204812.06210937497</v>
       </c>
       <c r="O57" s="104">
         <f>[1]Hoja1!$C$2301</f>
-        <v>263016.03496874997</v>
+        <v>360409.75742187497</v>
       </c>
       <c r="P57" s="92" t="s">
         <v>475</v>
       </c>
       <c r="Q57" s="112"/>
       <c r="R57" s="8"/>
       <c r="S57" s="8"/>
       <c r="T57" s="93" t="s">
         <v>456</v>
       </c>
       <c r="U57" s="94"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="e4cLqtjFY/O7hURXDaRndpqrNUmdE9fUu8NWUorIOOthRTXGnaZyWet1Bn2dQXeGyDQo7g5GA2bpvXeIzBnoBw==" saltValue="nYmOvn9f6z5+JxQVQx3eMg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="RTJGwcrh+aZrJtPf1JHxkF2qZuYvNz27Y/V/JQYdh1xS1ZkyxVTcZkHuZU111dEGcva2FTXVIJR6VNJWJ7fPoQ==" saltValue="+hua/gPuunJw1mrOBA2fZQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="11">
     <mergeCell ref="B52:D52"/>
     <mergeCell ref="AM1:AO1"/>
     <mergeCell ref="A32:O32"/>
     <mergeCell ref="P32:R32"/>
     <mergeCell ref="S32:U32"/>
     <mergeCell ref="A2:U2"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="G1:N1"/>
     <mergeCell ref="P1:Q1"/>
     <mergeCell ref="P33:R33"/>
     <mergeCell ref="S33:U33"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P1:Q1" r:id="rId1" display="ENVIAR E MAIL" xr:uid="{AED2E6DA-FAA7-49AB-A5E9-8D6E099807C4}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId2"/>
   <ignoredErrors>
     <ignoredError sqref="F5 F7 F9 I5:J5 I7:J7 I9:J9" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>