--- v1 (2026-08-22)
+++ v2 (2026-10-06)
@@ -2,93 +2,95 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{0727EA5D-1298-4D1B-8A1E-986B910E10A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="26" documentId="8_{BD63613E-52C5-497C-8250-F71912B8D0FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{ABAC0EE0-B54B-485F-9955-567049781442}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{4974F9A9-2BD3-436A-9999-C4934B5D3E92}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AS$59</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AP56" i="1" l="1"/>
+  <c r="Z11" i="1" l="1"/>
+  <c r="Z9" i="1"/>
+  <c r="AP56" i="1"/>
   <c r="AP55" i="1"/>
   <c r="AP53" i="1"/>
   <c r="AP52" i="1"/>
   <c r="AP50" i="1"/>
   <c r="AP49" i="1"/>
   <c r="S55" i="1"/>
   <c r="S50" i="1"/>
   <c r="S53" i="1"/>
   <c r="S52" i="1"/>
   <c r="S49" i="1"/>
   <c r="AQ38" i="1"/>
   <c r="AQ33" i="1"/>
   <c r="AG38" i="1"/>
   <c r="AG35" i="1"/>
   <c r="Y38" i="1"/>
   <c r="Y35" i="1"/>
   <c r="Q38" i="1"/>
   <c r="Q35" i="1"/>
   <c r="H38" i="1"/>
   <c r="H35" i="1"/>
   <c r="AK29" i="1"/>
   <c r="AI30" i="1"/>
   <c r="AI29" i="1"/>
   <c r="AI28" i="1"/>
   <c r="AI27" i="1"/>
@@ -163,57 +165,55 @@
   <c r="AI5" i="1"/>
   <c r="AI4" i="1"/>
   <c r="Z6" i="1"/>
   <c r="Z5" i="1"/>
   <c r="Z4" i="1"/>
   <c r="Q12" i="1"/>
   <c r="Q11" i="1"/>
   <c r="Q10" i="1"/>
   <c r="Q9" i="1"/>
   <c r="Q8" i="1"/>
   <c r="Q7" i="1"/>
   <c r="Q6" i="1"/>
   <c r="Q5" i="1"/>
   <c r="Q4" i="1"/>
   <c r="H14" i="1"/>
   <c r="H13" i="1"/>
   <c r="H12" i="1"/>
   <c r="H11" i="1"/>
   <c r="H10" i="1"/>
   <c r="H9" i="1"/>
   <c r="H8" i="1"/>
   <c r="H7" i="1"/>
   <c r="H6" i="1"/>
   <c r="H5" i="1"/>
   <c r="H4" i="1"/>
-  <c r="Z11" i="1"/>
-  <c r="Z9" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="181">
   <si>
     <t>Sucesores de  Brovelli y Cía S.R.L.</t>
   </si>
   <si>
     <t>VALVULAS VARIAS Y CINTAS FLONES</t>
   </si>
   <si>
     <t>VALVULAS ESFERICAS PLUS</t>
   </si>
   <si>
     <t>CODIGOS</t>
   </si>
   <si>
     <t>DIAM</t>
   </si>
   <si>
     <t>PRECIOS</t>
   </si>
   <si>
     <t>1/4"</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
@@ -330,53 +330,50 @@
   <si>
     <t>RF10000025</t>
   </si>
   <si>
     <t>RF10000032</t>
   </si>
   <si>
     <t>RF10000038</t>
   </si>
   <si>
     <t>RF10000051</t>
   </si>
   <si>
     <t>RF10000064</t>
   </si>
   <si>
     <t>RF10000076</t>
   </si>
   <si>
     <t>RF10000102</t>
   </si>
   <si>
     <t>LRF600P019</t>
   </si>
   <si>
-    <t>LRF600M019</t>
-[...1 lines deleted...]
-  <si>
     <t>LRF3660013</t>
   </si>
   <si>
     <t>LRF3660019</t>
   </si>
   <si>
     <t>LRF600025</t>
   </si>
   <si>
     <t>VALVULAS ESFERICAS PVC</t>
   </si>
   <si>
     <t>JS50013000</t>
   </si>
   <si>
     <t>JS50019000</t>
   </si>
   <si>
     <t>JS50025000</t>
   </si>
   <si>
     <t>JS50032000</t>
   </si>
   <si>
     <t>JS50038000</t>
@@ -519,68 +516,50 @@
   <si>
     <t>LZMP118102</t>
   </si>
   <si>
     <t>FILTROS INOX. PARA VAL.</t>
   </si>
   <si>
     <t>1/8"</t>
   </si>
   <si>
     <t>MINI VALVULAS H.H.</t>
   </si>
   <si>
     <t>MINI VALVULAS M.H.</t>
   </si>
   <si>
     <t>VALV.PARA FLEXIBLES</t>
   </si>
   <si>
     <t>CODIGO</t>
   </si>
   <si>
     <t xml:space="preserve">PRECIO </t>
   </si>
   <si>
-    <t>FILL1160013</t>
-[...16 lines deleted...]
-  <si>
     <t>L106HH0003</t>
   </si>
   <si>
     <t>L106HH0006</t>
   </si>
   <si>
     <t>L106HH0009</t>
   </si>
   <si>
     <t>L106HH0013</t>
   </si>
   <si>
     <t>L106MH0003</t>
   </si>
   <si>
     <t>L106MH0009</t>
   </si>
   <si>
     <t>L106MH0006</t>
   </si>
   <si>
     <t>L106MH0013</t>
   </si>
   <si>
     <t>L106MM0003</t>
@@ -675,90 +654,117 @@
   <si>
     <t>1" X 10 Mt.</t>
   </si>
   <si>
     <t>3/4" X 20 Mt.</t>
   </si>
   <si>
     <t>1" X 20 Mt.</t>
   </si>
   <si>
     <t>FLONAD1310</t>
   </si>
   <si>
     <t>FLONAD1340</t>
   </si>
   <si>
     <t>FLONAD1910</t>
   </si>
   <si>
     <t>FLONAD1940</t>
   </si>
   <si>
     <t>FLONAD2510</t>
   </si>
   <si>
-    <t>FLONES1310</t>
-[...13 lines deleted...]
-  <si>
     <t>1/2" X 20 Mt.</t>
   </si>
   <si>
-    <t>FLONES1320</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121              solicitar cotizacion</t>
   </si>
   <si>
     <t>enviar e-mail</t>
   </si>
   <si>
     <t>LRF600P013</t>
   </si>
   <si>
-    <t>LRF600M013</t>
-[...2 lines deleted...]
-    <t>LISTA 28</t>
+    <t>LISTA 29</t>
+  </si>
+  <si>
+    <t>LRFPLUS013</t>
+  </si>
+  <si>
+    <t>LRF6000013</t>
+  </si>
+  <si>
+    <t>LRF6000019</t>
+  </si>
+  <si>
+    <t>LFIL116013</t>
+  </si>
+  <si>
+    <t>LFIL116019</t>
+  </si>
+  <si>
+    <t>LFIL116025</t>
+  </si>
+  <si>
+    <t>LFIL116032</t>
+  </si>
+  <si>
+    <t>LFIL116038</t>
+  </si>
+  <si>
+    <t>LFIL116051</t>
+  </si>
+  <si>
+    <t>FLON131000</t>
+  </si>
+  <si>
+    <t>FLON191000</t>
+  </si>
+  <si>
+    <t>FLON132000</t>
+  </si>
+  <si>
+    <t>FLON192000</t>
+  </si>
+  <si>
+    <t>FLON251000</t>
+  </si>
+  <si>
+    <t>FLON252000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="165" formatCode="&quot;$&quot;\ #,##0.00"/>
+  </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1358,51 +1364,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="231">
+  <cellXfs count="234">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1996,50 +2002,59 @@
     <xf numFmtId="0" fontId="4" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="7" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="8" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFDAF2D0"/>
       <color rgb="FFFFE593"/>
       <color rgb="FFB5E6A2"/>
       <color rgb="FFCCFFFF"/>
       <color rgb="FFFDA5AB"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -4218,107 +4233,107 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D41DA7C5-8A95-4A73-B2E9-DCF37DBB3B5A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AS59"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:AS2"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="Q1" workbookViewId="0">
+      <selection activeCell="AI55" sqref="AI55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="45" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="220" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="B1" s="221"/>
       <c r="C1" s="226">
-        <v>46237</v>
+        <v>46279</v>
       </c>
       <c r="D1" s="226"/>
       <c r="E1" s="225" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="225"/>
       <c r="G1" s="225"/>
       <c r="H1" s="225"/>
       <c r="I1" s="225"/>
       <c r="J1" s="225"/>
       <c r="K1" s="225"/>
       <c r="L1" s="225"/>
       <c r="M1" s="225"/>
       <c r="N1" s="225"/>
       <c r="O1" s="225"/>
       <c r="P1" s="225"/>
       <c r="Q1" s="54"/>
       <c r="R1" s="54"/>
       <c r="S1" s="227" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="T1" s="227"/>
       <c r="U1" s="227"/>
       <c r="V1" s="227"/>
       <c r="W1" s="227"/>
       <c r="X1" s="227"/>
       <c r="Y1" s="227"/>
       <c r="Z1" s="227"/>
       <c r="AA1" s="227"/>
       <c r="AB1" s="227"/>
       <c r="AC1" s="227"/>
       <c r="AD1" s="227"/>
       <c r="AE1" s="227"/>
       <c r="AF1" s="227"/>
       <c r="AG1" s="227"/>
       <c r="AH1" s="227"/>
       <c r="AI1" s="227"/>
       <c r="AJ1" s="227"/>
       <c r="AK1" s="55"/>
       <c r="AL1" s="228" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="AM1" s="228"/>
       <c r="AN1" s="228"/>
       <c r="AO1" s="56"/>
       <c r="AP1" s="56"/>
       <c r="AQ1" s="224"/>
       <c r="AR1" s="224"/>
       <c r="AS1" s="57"/>
     </row>
     <row r="2" spans="1:45" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="200" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="201"/>
       <c r="C2" s="201"/>
       <c r="D2" s="201"/>
       <c r="E2" s="201"/>
       <c r="F2" s="201"/>
       <c r="G2" s="201"/>
       <c r="H2" s="201"/>
       <c r="I2" s="201"/>
       <c r="J2" s="201"/>
       <c r="K2" s="201"/>
       <c r="L2" s="201"/>
       <c r="M2" s="201"/>
@@ -4574,51 +4589,51 @@
         <f>[1]Hoja1!$C$2667</f>
         <v>18922.056465192567</v>
       </c>
       <c r="AJ5" s="143"/>
       <c r="AK5" s="10"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AP5" s="203" t="s">
         <v>38</v>
       </c>
       <c r="AQ5" s="203"/>
       <c r="AR5" s="204">
         <f>[1]Hoja1!$C$2670</f>
         <v>18250.089764733213</v>
       </c>
       <c r="AS5" s="230"/>
     </row>
     <row r="6" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A6" s="16"/>
       <c r="E6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="214" t="s">
-        <v>18</v>
+        <v>166</v>
       </c>
       <c r="G6" s="215"/>
       <c r="H6" s="145">
         <f>[1]Hoja1!$C2653</f>
         <v>12246.238408477977</v>
       </c>
       <c r="I6" s="147"/>
       <c r="J6" s="10"/>
       <c r="M6" s="1"/>
       <c r="N6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="O6" s="166" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="166"/>
       <c r="Q6" s="145">
         <f>[1]Hoja1!$C2677</f>
         <v>24811.332435979246</v>
       </c>
       <c r="R6" s="147"/>
       <c r="S6" s="10"/>
       <c r="V6" s="1"/>
       <c r="W6" s="13" t="s">
         <v>10</v>
@@ -4811,81 +4826,81 @@
         <v>39164.940604049094</v>
       </c>
       <c r="I9" s="144"/>
       <c r="J9" s="10"/>
       <c r="M9" s="1"/>
       <c r="N9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="O9" s="203" t="s">
         <v>48</v>
       </c>
       <c r="P9" s="203"/>
       <c r="Q9" s="143">
         <f>[1]Hoja1!$C2680</f>
         <v>87487.889833229798</v>
       </c>
       <c r="R9" s="144"/>
       <c r="S9" s="7"/>
       <c r="T9" s="8"/>
       <c r="U9" s="8"/>
       <c r="V9" s="9"/>
       <c r="W9" s="13" t="s">
         <v>8</v>
       </c>
       <c r="X9" s="135" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="Y9" s="137"/>
       <c r="Z9" s="124">
-        <f>[1]Hoja1!$C2663</f>
-        <v>24917.768099696819</v>
+        <f>[1]Hoja1!$C2664</f>
+        <v>20286.210025303648</v>
       </c>
       <c r="AA9" s="126"/>
       <c r="AB9" s="10"/>
       <c r="AE9" s="1"/>
       <c r="AF9" s="13" t="s">
         <v>8</v>
       </c>
       <c r="AG9" s="135" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="AH9" s="137"/>
       <c r="AI9" s="198">
         <f>[1]Hoja1!$C$2664</f>
         <v>20286.210025303648</v>
       </c>
       <c r="AJ9" s="199"/>
       <c r="AK9" s="7"/>
       <c r="AL9" s="8"/>
       <c r="AM9" s="8"/>
       <c r="AN9" s="9"/>
       <c r="AO9" s="13" t="s">
         <v>8</v>
       </c>
       <c r="AP9" s="135" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AQ9" s="137"/>
       <c r="AR9" s="124">
         <f>[1]Hoja1!$C$2672</f>
         <v>21606.41728656978</v>
       </c>
       <c r="AS9" s="196"/>
     </row>
     <row r="10" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A10" s="16"/>
       <c r="E10" s="12" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="214" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="215"/>
       <c r="H10" s="145">
         <f>[1]Hoja1!$C2657</f>
         <v>63673.592048694831</v>
       </c>
       <c r="I10" s="147"/>
       <c r="J10" s="10"/>
       <c r="M10" s="1"/>
       <c r="N10" s="12" t="s">
@@ -4931,75 +4946,75 @@
       <c r="I11" s="144"/>
       <c r="J11" s="10"/>
       <c r="M11" s="1"/>
       <c r="N11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="O11" s="203" t="s">
         <v>50</v>
       </c>
       <c r="P11" s="203"/>
       <c r="Q11" s="143">
         <f>[1]Hoja1!$C2682</f>
         <v>315484.4113182482</v>
       </c>
       <c r="R11" s="144"/>
       <c r="S11" s="10"/>
       <c r="V11" s="1"/>
       <c r="W11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="X11" s="135" t="s">
         <v>52</v>
       </c>
       <c r="Y11" s="137"/>
       <c r="Z11" s="124">
-        <f>[1]Hoja1!$C2664</f>
-        <v>20286.210025303648</v>
+        <f>[1]Hoja1!$C2663</f>
+        <v>24917.768099696819</v>
       </c>
       <c r="AA11" s="126"/>
       <c r="AB11" s="10"/>
       <c r="AE11" s="1"/>
       <c r="AF11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="AG11" s="135" t="s">
-        <v>53</v>
+        <v>168</v>
       </c>
       <c r="AH11" s="137"/>
       <c r="AI11" s="124">
         <f>[1]Hoja1!$C$2665</f>
         <v>27001.968530206177</v>
       </c>
       <c r="AJ11" s="125"/>
       <c r="AK11" s="10"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="13" t="s">
         <v>9</v>
       </c>
       <c r="AP11" s="135" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AQ11" s="137"/>
       <c r="AR11" s="124">
         <f>[1]Hoja1!$C$2673</f>
         <v>34669.977309770693</v>
       </c>
       <c r="AS11" s="196"/>
     </row>
     <row r="12" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A12" s="16"/>
       <c r="E12" s="12" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="214" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="215"/>
       <c r="H12" s="145">
         <f>[1]Hoja1!$C2659</f>
         <v>231198.52010231782</v>
       </c>
       <c r="I12" s="147"/>
       <c r="J12" s="10"/>
       <c r="M12" s="1"/>
       <c r="N12" s="12" t="s">
@@ -5030,1569 +5045,1569 @@
       <c r="AF12" s="22"/>
       <c r="AG12" s="19"/>
       <c r="AH12" s="23"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="10"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="22"/>
       <c r="AS12" s="17"/>
     </row>
     <row r="13" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A13" s="16"/>
       <c r="E13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="216" t="s">
         <v>26</v>
       </c>
       <c r="G13" s="217"/>
       <c r="H13" s="143">
         <f>[1]Hoja1!$C2660</f>
         <v>351419.64098439051</v>
       </c>
       <c r="I13" s="144"/>
       <c r="J13" s="186" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="K13" s="187"/>
       <c r="L13" s="187"/>
       <c r="M13" s="187"/>
       <c r="N13" s="187"/>
       <c r="O13" s="187"/>
       <c r="P13" s="187"/>
       <c r="Q13" s="187"/>
       <c r="R13" s="188"/>
       <c r="S13" s="186" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="T13" s="187"/>
       <c r="U13" s="187"/>
       <c r="V13" s="188"/>
       <c r="W13" s="190" t="s">
         <v>4</v>
       </c>
       <c r="X13" s="181" t="s">
         <v>3</v>
       </c>
       <c r="Y13" s="181"/>
       <c r="Z13" s="181" t="s">
         <v>5</v>
       </c>
       <c r="AA13" s="181"/>
       <c r="AB13" s="186" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="AC13" s="187"/>
       <c r="AD13" s="187"/>
       <c r="AE13" s="188"/>
       <c r="AF13" s="190" t="s">
         <v>4</v>
       </c>
       <c r="AG13" s="181" t="s">
         <v>3</v>
       </c>
       <c r="AH13" s="181"/>
       <c r="AI13" s="181" t="s">
         <v>5</v>
       </c>
       <c r="AJ13" s="181"/>
       <c r="AK13" s="10"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="AP13" s="135" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="AQ13" s="137"/>
       <c r="AR13" s="124">
         <f>[1]Hoja1!$C$2674</f>
         <v>54940.422724936092</v>
       </c>
       <c r="AS13" s="196"/>
     </row>
     <row r="14" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A14" s="16"/>
       <c r="D14" s="1"/>
       <c r="E14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="218" t="s">
         <v>27</v>
       </c>
       <c r="G14" s="219"/>
       <c r="H14" s="145">
         <f>[1]Hoja1!$C2661</f>
         <v>612470.29438459873</v>
       </c>
       <c r="I14" s="147"/>
       <c r="J14" s="189"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="172"/>
       <c r="O14" s="172"/>
       <c r="P14" s="172"/>
       <c r="Q14" s="172"/>
       <c r="R14" s="173"/>
       <c r="S14" s="189" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="T14" s="172"/>
       <c r="U14" s="172"/>
       <c r="V14" s="173"/>
       <c r="W14" s="190"/>
       <c r="X14" s="181"/>
       <c r="Y14" s="181"/>
       <c r="Z14" s="181"/>
       <c r="AA14" s="181"/>
       <c r="AB14" s="189" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="AC14" s="172"/>
       <c r="AD14" s="172"/>
       <c r="AE14" s="173"/>
       <c r="AF14" s="190"/>
       <c r="AG14" s="181"/>
       <c r="AH14" s="181"/>
       <c r="AI14" s="181"/>
       <c r="AJ14" s="181"/>
       <c r="AK14" s="11"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
       <c r="AN14" s="6"/>
       <c r="AO14" s="19"/>
       <c r="AP14" s="20"/>
       <c r="AQ14" s="20"/>
       <c r="AR14" s="20"/>
       <c r="AS14" s="45"/>
     </row>
     <row r="15" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="197" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B15" s="133"/>
       <c r="C15" s="133"/>
       <c r="D15" s="134"/>
       <c r="E15" s="44" t="s">
         <v>4</v>
       </c>
       <c r="F15" s="130" t="s">
         <v>3</v>
       </c>
       <c r="G15" s="131"/>
       <c r="H15" s="130" t="s">
         <v>5</v>
       </c>
       <c r="I15" s="131"/>
       <c r="J15" s="26"/>
       <c r="K15" s="46"/>
       <c r="L15" s="46"/>
       <c r="M15" s="27"/>
       <c r="N15" s="35" t="s">
         <v>4</v>
       </c>
       <c r="O15" s="130" t="s">
         <v>3</v>
       </c>
       <c r="P15" s="131"/>
       <c r="Q15" s="130" t="s">
         <v>5</v>
       </c>
       <c r="R15" s="131"/>
       <c r="S15" s="7"/>
       <c r="T15" s="8"/>
       <c r="U15" s="8"/>
       <c r="V15" s="9"/>
       <c r="W15" s="28"/>
       <c r="X15" s="19"/>
       <c r="Y15" s="20"/>
       <c r="Z15" s="19"/>
       <c r="AA15" s="23"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="8"/>
       <c r="AD15" s="8"/>
       <c r="AE15" s="9"/>
       <c r="AF15" s="28"/>
       <c r="AG15" s="182" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="AH15" s="183"/>
       <c r="AI15" s="183"/>
       <c r="AJ15" s="23"/>
       <c r="AK15" s="132" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="AL15" s="133"/>
       <c r="AM15" s="133"/>
       <c r="AN15" s="134"/>
       <c r="AO15" s="21" t="s">
         <v>4</v>
       </c>
       <c r="AP15" s="174" t="s">
         <v>3</v>
       </c>
       <c r="AQ15" s="175"/>
       <c r="AR15" s="130" t="s">
         <v>5</v>
       </c>
       <c r="AS15" s="180"/>
     </row>
     <row r="16" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A16" s="16"/>
       <c r="D16" s="1"/>
       <c r="E16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F16" s="157" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G16" s="158"/>
       <c r="H16" s="178">
         <f>[1]Hoja1!$C3079</f>
         <v>1955.7765499157249</v>
       </c>
       <c r="I16" s="179"/>
       <c r="J16" s="10"/>
       <c r="M16" s="1"/>
       <c r="N16" s="24" t="s">
         <v>8</v>
       </c>
       <c r="O16" s="166" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="P16" s="166"/>
       <c r="Q16" s="145">
         <f>[1]Hoja1!$C2687</f>
         <v>15766.950570368259</v>
       </c>
       <c r="R16" s="147"/>
       <c r="S16" s="10"/>
       <c r="V16" s="1"/>
       <c r="W16" s="24" t="s">
         <v>8</v>
       </c>
       <c r="X16" s="166" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="Y16" s="166"/>
       <c r="Z16" s="145">
         <f>[1]Hoja1!$C2705</f>
         <v>10318.000911877165</v>
       </c>
       <c r="AA16" s="147"/>
       <c r="AB16" s="10"/>
       <c r="AE16" s="1"/>
       <c r="AF16" s="24" t="s">
         <v>8</v>
       </c>
       <c r="AG16" s="166" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="AH16" s="166"/>
       <c r="AI16" s="145">
         <f>[1]Hoja1!$C2785</f>
         <v>11321.463934624247</v>
       </c>
       <c r="AJ16" s="147"/>
       <c r="AK16" s="7"/>
       <c r="AL16" s="8"/>
       <c r="AM16" s="8"/>
       <c r="AN16" s="9"/>
       <c r="AO16" s="24" t="s">
         <v>8</v>
       </c>
       <c r="AP16" s="166" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="AQ16" s="166"/>
       <c r="AR16" s="145">
         <f>[1]Hoja1!$C2696</f>
         <v>13066.926577073185</v>
       </c>
       <c r="AS16" s="164"/>
     </row>
     <row r="17" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A17" s="16"/>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="159" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G17" s="160"/>
       <c r="H17" s="184">
         <f>[1]Hoja1!$C3080</f>
         <v>2541.1724181616778</v>
       </c>
       <c r="I17" s="185"/>
       <c r="J17" s="10"/>
       <c r="M17" s="1"/>
       <c r="N17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="O17" s="140" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P17" s="141"/>
       <c r="Q17" s="143">
         <f>[1]Hoja1!$C2688</f>
         <v>18679.317967139632</v>
       </c>
       <c r="R17" s="144"/>
       <c r="S17" s="10"/>
       <c r="V17" s="1"/>
       <c r="W17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="X17" s="140" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="Y17" s="141"/>
       <c r="Z17" s="143">
         <f>[1]Hoja1!$C2706</f>
         <v>13985.170275325423</v>
       </c>
       <c r="AA17" s="144"/>
       <c r="AB17" s="10"/>
       <c r="AE17" s="1"/>
       <c r="AF17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AG17" s="140" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="AH17" s="141"/>
       <c r="AI17" s="143">
         <f>[1]Hoja1!$C2786</f>
         <v>18371.993831487176</v>
       </c>
       <c r="AJ17" s="144"/>
       <c r="AK17" s="10"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AP17" s="140" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="AQ17" s="141"/>
       <c r="AR17" s="143">
         <f>[1]Hoja1!$C2697</f>
         <v>17668.285009992967</v>
       </c>
       <c r="AS17" s="163"/>
     </row>
     <row r="18" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A18" s="16"/>
       <c r="D18" s="1"/>
       <c r="E18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="157" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G18" s="158"/>
       <c r="H18" s="178">
         <f>[1]Hoja1!$C3081</f>
         <v>4491.5431950366446</v>
       </c>
       <c r="I18" s="179"/>
       <c r="J18" s="10"/>
       <c r="M18" s="1"/>
       <c r="N18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="O18" s="138" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="P18" s="139"/>
       <c r="Q18" s="145">
         <f>[1]Hoja1!$C2689</f>
         <v>25207.026123445183</v>
       </c>
       <c r="R18" s="147"/>
       <c r="S18" s="10"/>
       <c r="V18" s="1"/>
       <c r="W18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="X18" s="138" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="Y18" s="139"/>
       <c r="Z18" s="145">
         <f>[1]Hoja1!$C2707</f>
         <v>20617.599707410969</v>
       </c>
       <c r="AA18" s="147"/>
       <c r="AB18" s="10"/>
       <c r="AE18" s="1"/>
       <c r="AF18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="AG18" s="138" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AH18" s="139"/>
       <c r="AI18" s="145">
         <f>[1]Hoja1!$C2787</f>
         <v>22662.519238008594</v>
       </c>
       <c r="AJ18" s="147"/>
       <c r="AK18" s="10"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="AP18" s="138" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="AQ18" s="139"/>
       <c r="AR18" s="145">
         <f>[1]Hoja1!$C2698</f>
         <v>28497.586220781057</v>
       </c>
       <c r="AS18" s="164"/>
     </row>
     <row r="19" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A19" s="16"/>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="159" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="G19" s="160"/>
       <c r="H19" s="184">
         <f>[1]Hoja1!$C3082</f>
         <v>8277.2026123116812</v>
       </c>
       <c r="I19" s="185"/>
       <c r="J19" s="10"/>
       <c r="M19" s="1"/>
       <c r="N19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="O19" s="140" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="P19" s="141"/>
       <c r="Q19" s="143">
         <f>[1]Hoja1!$C2690</f>
         <v>42279.5150464338</v>
       </c>
       <c r="R19" s="144"/>
       <c r="S19" s="10"/>
       <c r="V19" s="1"/>
       <c r="W19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="X19" s="140" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="Y19" s="141"/>
       <c r="Z19" s="143">
         <f>[1]Hoja1!$C2708</f>
         <v>32000.716991008714</v>
       </c>
       <c r="AA19" s="144"/>
       <c r="AB19" s="10"/>
       <c r="AE19" s="1"/>
       <c r="AF19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AG19" s="140" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="AH19" s="141"/>
       <c r="AI19" s="143">
         <f>[1]Hoja1!$C2788</f>
         <v>38721.74572814197</v>
       </c>
       <c r="AJ19" s="144"/>
       <c r="AK19" s="10"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AP19" s="140" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="AQ19" s="141"/>
       <c r="AR19" s="143">
         <f>[1]Hoja1!$C2699</f>
         <v>44270.828800802847</v>
       </c>
       <c r="AS19" s="163"/>
     </row>
     <row r="20" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="D20" s="1"/>
       <c r="E20" s="12" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="157" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G20" s="158"/>
       <c r="H20" s="178">
         <f>[1]Hoja1!$C3083</f>
         <v>10861.713032600534</v>
       </c>
       <c r="I20" s="179"/>
       <c r="J20" s="10"/>
       <c r="M20" s="1"/>
       <c r="N20" s="12" t="s">
         <v>12</v>
       </c>
       <c r="O20" s="138" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="P20" s="139"/>
       <c r="Q20" s="145">
         <f>[1]Hoja1!$C2691</f>
         <v>56640.486104868993</v>
       </c>
       <c r="R20" s="147"/>
       <c r="S20" s="10"/>
       <c r="V20" s="1"/>
       <c r="W20" s="12" t="s">
         <v>12</v>
       </c>
       <c r="X20" s="138" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="Y20" s="139"/>
       <c r="Z20" s="145">
         <f>[1]Hoja1!$C2709</f>
         <v>50307.082866761171</v>
       </c>
       <c r="AA20" s="147"/>
       <c r="AB20" s="10"/>
       <c r="AE20" s="1"/>
       <c r="AF20" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AG20" s="138" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AH20" s="139"/>
       <c r="AI20" s="145">
         <f>[1]Hoja1!$C2789</f>
         <v>60583.757257156351</v>
       </c>
       <c r="AJ20" s="147"/>
       <c r="AK20" s="10"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AP20" s="138" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="AQ20" s="139"/>
       <c r="AR20" s="145">
         <f>[1]Hoja1!$C2700</f>
         <v>70249.046368936426</v>
       </c>
       <c r="AS20" s="164"/>
     </row>
     <row r="21" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A21" s="16"/>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="159" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="G21" s="160"/>
       <c r="H21" s="184">
         <f>[1]Hoja1!$C3084</f>
         <v>16473.146470634907</v>
       </c>
       <c r="I21" s="185"/>
       <c r="J21" s="10"/>
       <c r="M21" s="1"/>
       <c r="N21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="O21" s="140" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="P21" s="141"/>
       <c r="Q21" s="143">
         <f>[1]Hoja1!$C2692</f>
         <v>115379.87605054144</v>
       </c>
       <c r="R21" s="144"/>
       <c r="S21" s="10"/>
       <c r="V21" s="1"/>
       <c r="W21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="X21" s="140" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="Y21" s="141"/>
       <c r="Z21" s="143">
         <f>[1]Hoja1!$C2710</f>
         <v>71764.013115349924</v>
       </c>
       <c r="AA21" s="144"/>
       <c r="AB21" s="10"/>
       <c r="AE21" s="1"/>
       <c r="AF21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG21" s="140" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="AH21" s="141"/>
       <c r="AI21" s="143">
         <f>[1]Hoja1!$C2790</f>
         <v>91789.161694465045</v>
       </c>
       <c r="AJ21" s="144"/>
       <c r="AK21" s="10"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AP21" s="140" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AQ21" s="141"/>
       <c r="AR21" s="143">
         <f>[1]Hoja1!$C2701</f>
         <v>102606.38260438829</v>
       </c>
       <c r="AS21" s="163"/>
     </row>
     <row r="22" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="D22" s="1"/>
       <c r="E22" s="12" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="157" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G22" s="158"/>
       <c r="H22" s="178">
         <f>[1]Hoja1!$C3085</f>
         <v>47936.3982882645</v>
       </c>
       <c r="I22" s="179"/>
       <c r="J22" s="10"/>
       <c r="M22" s="1"/>
       <c r="N22" s="12" t="s">
         <v>14</v>
       </c>
       <c r="O22" s="138" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="P22" s="139"/>
       <c r="Q22" s="145">
         <f>[1]Hoja1!$C2693</f>
         <v>179361.55026088766</v>
       </c>
       <c r="R22" s="147"/>
       <c r="S22" s="10"/>
       <c r="V22" s="1"/>
       <c r="W22" s="12" t="s">
         <v>14</v>
       </c>
       <c r="X22" s="138" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Y22" s="139"/>
       <c r="Z22" s="145">
         <f>[1]Hoja1!$C2711</f>
         <v>133003.2205827735</v>
       </c>
       <c r="AA22" s="147"/>
       <c r="AB22" s="10"/>
       <c r="AE22" s="1"/>
       <c r="AF22" s="12" t="s">
         <v>14</v>
       </c>
       <c r="AG22" s="138" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="AH22" s="139"/>
       <c r="AI22" s="145">
         <f>[1]Hoja1!$C2791</f>
         <v>164087.00831241164</v>
       </c>
       <c r="AJ22" s="147"/>
       <c r="AK22" s="10"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="12" t="s">
         <v>14</v>
       </c>
       <c r="AP22" s="138" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="AQ22" s="139"/>
       <c r="AR22" s="145">
         <f>[1]Hoja1!$C2702</f>
         <v>234128.01374870777</v>
       </c>
       <c r="AS22" s="164"/>
     </row>
     <row r="23" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A23" s="16"/>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="159" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G23" s="160"/>
       <c r="H23" s="184">
         <f>[1]Hoja1!$C3086</f>
         <v>68204.156411783333</v>
       </c>
       <c r="I23" s="185"/>
       <c r="J23" s="10"/>
       <c r="M23" s="1"/>
       <c r="N23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="O23" s="140" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="P23" s="141"/>
       <c r="Q23" s="143">
         <f>[1]Hoja1!$C2694</f>
         <v>212100.56498813553</v>
       </c>
       <c r="R23" s="144"/>
       <c r="S23" s="10"/>
       <c r="V23" s="1"/>
       <c r="W23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="X23" s="140" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="Y23" s="141"/>
       <c r="Z23" s="143">
         <f>[1]Hoja1!$C2712</f>
         <v>165666.5232985499</v>
       </c>
       <c r="AA23" s="144"/>
       <c r="AB23" s="10"/>
       <c r="AE23" s="1"/>
       <c r="AF23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="AG23" s="140" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="AH23" s="141"/>
       <c r="AI23" s="143">
         <f>[1]Hoja1!$C2792</f>
         <v>262327.86436773284</v>
       </c>
       <c r="AJ23" s="144"/>
       <c r="AK23" s="10"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="AP23" s="140" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="AQ23" s="141"/>
       <c r="AR23" s="143">
         <f>[1]Hoja1!$C2703</f>
         <v>293397.28718002129</v>
       </c>
       <c r="AS23" s="163"/>
     </row>
     <row r="24" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A24" s="18"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="6"/>
       <c r="E24" s="12" t="s">
         <v>16</v>
       </c>
       <c r="F24" s="157" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="G24" s="158"/>
       <c r="H24" s="178">
         <f>[1]Hoja1!$C3087</f>
         <v>114304.85287954276</v>
       </c>
       <c r="I24" s="179"/>
       <c r="J24" s="10"/>
       <c r="M24" s="1"/>
       <c r="N24" s="37" t="s">
         <v>16</v>
       </c>
       <c r="O24" s="176" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="P24" s="177"/>
       <c r="Q24" s="145">
         <f>[1]Hoja1!$C2695</f>
         <v>411547.3963348922</v>
       </c>
       <c r="R24" s="147"/>
       <c r="S24" s="10"/>
       <c r="V24" s="1"/>
       <c r="W24" s="37" t="s">
         <v>16</v>
       </c>
       <c r="X24" s="176" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="Y24" s="177"/>
       <c r="Z24" s="145">
         <f>[1]Hoja1!$C2713</f>
         <v>302209.24073861062</v>
       </c>
       <c r="AA24" s="147"/>
       <c r="AB24" s="10"/>
       <c r="AE24" s="1"/>
       <c r="AF24" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AG24" s="176" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="AH24" s="177"/>
       <c r="AI24" s="145">
         <f>[1]Hoja1!$C2793</f>
         <v>413633.89871706651</v>
       </c>
       <c r="AJ24" s="147"/>
       <c r="AK24" s="11"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="6"/>
       <c r="AO24" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AP24" s="138" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="AQ24" s="139"/>
       <c r="AR24" s="145">
         <f>[1]Hoja1!$C2704</f>
         <v>563117.20031297917</v>
       </c>
       <c r="AS24" s="164"/>
     </row>
     <row r="25" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="171" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B25" s="172"/>
       <c r="C25" s="172"/>
       <c r="D25" s="173"/>
       <c r="E25" s="36" t="s">
         <v>4</v>
       </c>
       <c r="F25" s="174" t="s">
         <v>3</v>
       </c>
       <c r="G25" s="175"/>
       <c r="H25" s="130" t="s">
         <v>5</v>
       </c>
       <c r="I25" s="165"/>
       <c r="J25" s="132" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="K25" s="133"/>
       <c r="L25" s="133"/>
       <c r="M25" s="134"/>
       <c r="N25" s="38" t="s">
         <v>4</v>
       </c>
       <c r="O25" s="130" t="s">
         <v>3</v>
       </c>
       <c r="P25" s="131"/>
       <c r="Q25" s="130" t="s">
         <v>5</v>
       </c>
       <c r="R25" s="165"/>
       <c r="S25" s="132" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="T25" s="133"/>
       <c r="U25" s="133"/>
       <c r="V25" s="134"/>
       <c r="W25" s="38" t="s">
         <v>4</v>
       </c>
       <c r="X25" s="130" t="s">
         <v>3</v>
       </c>
       <c r="Y25" s="131"/>
       <c r="Z25" s="130" t="s">
         <v>5</v>
       </c>
       <c r="AA25" s="165"/>
       <c r="AB25" s="132" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="AC25" s="133"/>
       <c r="AD25" s="133"/>
       <c r="AE25" s="134"/>
       <c r="AF25" s="38" t="s">
         <v>4</v>
       </c>
       <c r="AG25" s="130" t="s">
         <v>3</v>
       </c>
       <c r="AH25" s="131"/>
       <c r="AI25" s="130" t="s">
         <v>5</v>
       </c>
       <c r="AJ25" s="131"/>
       <c r="AK25" s="132" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="AL25" s="133"/>
       <c r="AM25" s="133"/>
       <c r="AN25" s="134"/>
       <c r="AO25" s="7"/>
       <c r="AP25" s="8"/>
       <c r="AQ25" s="8"/>
       <c r="AR25" s="8"/>
       <c r="AS25" s="47"/>
     </row>
     <row r="26" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A26" s="48"/>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="9"/>
       <c r="E26" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F26" s="157" t="s">
-        <v>116</v>
+        <v>169</v>
       </c>
       <c r="G26" s="158"/>
       <c r="H26" s="167">
         <f>[1]Hoja1!$C2714</f>
         <v>1830.2463660591593</v>
       </c>
       <c r="I26" s="168"/>
       <c r="J26" s="7"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="9"/>
       <c r="N26" s="7"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
       <c r="R26" s="9"/>
       <c r="S26" s="7"/>
       <c r="T26" s="8"/>
       <c r="U26" s="8"/>
       <c r="V26" s="9"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="8"/>
       <c r="AD26" s="8"/>
       <c r="AE26" s="9"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="8"/>
       <c r="AH26" s="8"/>
       <c r="AI26" s="8"/>
       <c r="AJ26" s="9"/>
       <c r="AK26" s="121" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="AL26" s="122"/>
       <c r="AM26" s="122"/>
       <c r="AN26" s="123"/>
       <c r="AO26" s="10"/>
       <c r="AS26" s="17"/>
     </row>
     <row r="27" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A27" s="16"/>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="159" t="s">
-        <v>117</v>
+        <v>170</v>
       </c>
       <c r="G27" s="160"/>
       <c r="H27" s="169">
         <f>[1]Hoja1!$C2715</f>
         <v>1614.9273992732017</v>
       </c>
       <c r="I27" s="170"/>
       <c r="J27" s="10"/>
       <c r="M27" s="1"/>
       <c r="N27" s="12" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="O27" s="166" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="P27" s="166"/>
       <c r="Q27" s="145">
         <f>[1]Hoja1!$C2728</f>
         <v>9570.5069960612218</v>
       </c>
       <c r="R27" s="147"/>
       <c r="S27" s="29"/>
       <c r="T27" s="151"/>
       <c r="U27" s="151"/>
       <c r="V27" s="30"/>
       <c r="W27" s="13" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="X27" s="138" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="Y27" s="139"/>
       <c r="Z27" s="145">
         <f>[1]Hoja1!$C2724</f>
         <v>9570.5069960612218</v>
       </c>
       <c r="AA27" s="146"/>
       <c r="AB27" s="29"/>
       <c r="AC27" s="151"/>
       <c r="AD27" s="151"/>
       <c r="AE27" s="34"/>
       <c r="AF27" s="12" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="AG27" s="138" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="AH27" s="139"/>
       <c r="AI27" s="142">
         <f>[1]Hoja1!$C2720</f>
         <v>8740.3613448010019</v>
       </c>
       <c r="AJ27" s="142"/>
       <c r="AK27" s="135" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="AL27" s="136"/>
       <c r="AM27" s="136"/>
       <c r="AN27" s="137"/>
       <c r="AO27" s="10"/>
       <c r="AS27" s="17"/>
     </row>
     <row r="28" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A28" s="16"/>
       <c r="D28" s="1"/>
       <c r="E28" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F28" s="157" t="s">
-        <v>118</v>
+        <v>171</v>
       </c>
       <c r="G28" s="158"/>
       <c r="H28" s="153">
         <f>[1]Hoja1!$C2716</f>
         <v>1830.2463660591593</v>
       </c>
       <c r="I28" s="154"/>
       <c r="J28" s="10"/>
       <c r="M28" s="1"/>
       <c r="N28" s="2" t="s">
         <v>6</v>
       </c>
       <c r="O28" s="140" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="P28" s="141"/>
       <c r="Q28" s="143">
         <f>[1]Hoja1!$C2729</f>
         <v>9570.5069960612218</v>
       </c>
       <c r="R28" s="144"/>
       <c r="S28" s="29"/>
       <c r="T28" s="151"/>
       <c r="U28" s="151"/>
       <c r="V28" s="30"/>
       <c r="W28" s="14" t="s">
         <v>6</v>
       </c>
       <c r="X28" s="140" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="Y28" s="141"/>
       <c r="Z28" s="143">
         <f>[1]Hoja1!$C2725</f>
         <v>9570.5069960612218</v>
       </c>
       <c r="AA28" s="144"/>
       <c r="AB28" s="29"/>
       <c r="AC28" s="151"/>
       <c r="AD28" s="151"/>
       <c r="AE28" s="34"/>
       <c r="AF28" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AG28" s="140" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="AH28" s="141"/>
       <c r="AI28" s="143">
         <f>[1]Hoja1!$C2721</f>
         <v>9573.1360947741814</v>
       </c>
       <c r="AJ28" s="144"/>
       <c r="AK28" s="121" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="AL28" s="122"/>
       <c r="AM28" s="122"/>
       <c r="AN28" s="123"/>
       <c r="AO28" s="10"/>
       <c r="AS28" s="17"/>
     </row>
     <row r="29" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="159" t="s">
-        <v>119</v>
+        <v>172</v>
       </c>
       <c r="G29" s="160"/>
       <c r="H29" s="155">
         <f>[1]Hoja1!$C2717</f>
         <v>2992.9687867033331</v>
       </c>
       <c r="I29" s="156"/>
       <c r="J29" s="10"/>
       <c r="M29" s="1"/>
       <c r="N29" s="12" t="s">
         <v>7</v>
       </c>
       <c r="O29" s="166" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="P29" s="166"/>
       <c r="Q29" s="145">
         <f>[1]Hoja1!$C2730</f>
         <v>10117.978139818664</v>
       </c>
       <c r="R29" s="147"/>
       <c r="S29" s="29"/>
       <c r="T29" s="151"/>
       <c r="U29" s="151"/>
       <c r="V29" s="30"/>
       <c r="W29" s="13" t="s">
         <v>7</v>
       </c>
       <c r="X29" s="138" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="Y29" s="139"/>
       <c r="Z29" s="145">
         <f>[1]Hoja1!$C2726</f>
         <v>10117.978139818664</v>
       </c>
       <c r="AA29" s="147"/>
       <c r="AB29" s="29"/>
       <c r="AC29" s="151"/>
       <c r="AD29" s="151"/>
       <c r="AE29" s="34"/>
       <c r="AF29" s="12" t="s">
         <v>7</v>
       </c>
       <c r="AG29" s="138" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="AH29" s="139"/>
       <c r="AI29" s="59">
         <f>[1]Hoja1!$C2722</f>
         <v>12215.179252573333</v>
       </c>
       <c r="AJ29" s="59"/>
-      <c r="AK29" s="124">
+      <c r="AK29" s="231">
         <f>[1]Hoja1!$C$2732</f>
         <v>13786.515632811608</v>
       </c>
-      <c r="AL29" s="125"/>
-[...1 lines deleted...]
-      <c r="AN29" s="126"/>
+      <c r="AL29" s="232"/>
+      <c r="AM29" s="232"/>
+      <c r="AN29" s="233"/>
       <c r="AO29" s="10"/>
       <c r="AS29" s="17"/>
     </row>
     <row r="30" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A30" s="16"/>
       <c r="D30" s="1"/>
       <c r="E30" s="12" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="157" t="s">
-        <v>120</v>
+        <v>173</v>
       </c>
       <c r="G30" s="158"/>
       <c r="H30" s="153">
         <f>[1]Hoja1!$C2718</f>
         <v>3757.3757226584448</v>
       </c>
       <c r="I30" s="154"/>
       <c r="J30" s="11"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="6"/>
       <c r="N30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="O30" s="140" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="P30" s="141"/>
       <c r="Q30" s="143">
         <f>[1]Hoja1!$C2731</f>
         <v>13491.04992739947</v>
       </c>
       <c r="R30" s="144"/>
       <c r="S30" s="31"/>
       <c r="T30" s="152"/>
       <c r="U30" s="152"/>
       <c r="V30" s="32"/>
       <c r="W30" s="14" t="s">
         <v>8</v>
       </c>
       <c r="X30" s="140" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="Y30" s="141"/>
       <c r="Z30" s="143">
         <f>[1]Hoja1!$C2727</f>
         <v>12590.150590187544</v>
       </c>
       <c r="AA30" s="144"/>
       <c r="AB30" s="31"/>
       <c r="AC30" s="152"/>
       <c r="AD30" s="152"/>
       <c r="AE30" s="33"/>
       <c r="AF30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AG30" s="140" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="AH30" s="141"/>
       <c r="AI30" s="143">
         <f>[1]Hoja1!$C2723</f>
         <v>13698.795121582905</v>
       </c>
       <c r="AJ30" s="144"/>
       <c r="AK30" s="121"/>
       <c r="AL30" s="122"/>
       <c r="AM30" s="122"/>
       <c r="AN30" s="123"/>
       <c r="AO30" s="10"/>
       <c r="AS30" s="17"/>
     </row>
     <row r="31" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A31" s="18"/>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="6"/>
       <c r="E31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="161" t="s">
-        <v>121</v>
+        <v>174</v>
       </c>
       <c r="G31" s="162"/>
       <c r="H31" s="155">
         <f>[1]Hoja1!$C2719</f>
         <v>5113.9063024370898</v>
       </c>
       <c r="I31" s="156"/>
       <c r="J31" s="11"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="6"/>
       <c r="N31" s="19"/>
       <c r="O31" s="20"/>
       <c r="P31" s="20"/>
       <c r="Q31" s="20"/>
       <c r="R31" s="23"/>
       <c r="S31" s="10"/>
       <c r="V31" s="6"/>
       <c r="W31" s="148"/>
       <c r="X31" s="149"/>
       <c r="Y31" s="149"/>
       <c r="Z31" s="149"/>
       <c r="AA31" s="150"/>
       <c r="AB31" s="11"/>
       <c r="AC31" s="5"/>
       <c r="AD31" s="5"/>
       <c r="AE31" s="6"/>
       <c r="AF31" s="11"/>
       <c r="AG31" s="5"/>
       <c r="AH31" s="5"/>
       <c r="AI31" s="5"/>
       <c r="AJ31" s="6"/>
       <c r="AK31" s="127"/>
       <c r="AL31" s="128"/>
       <c r="AM31" s="128"/>
       <c r="AN31" s="129"/>
       <c r="AO31" s="10"/>
       <c r="AS31" s="17"/>
     </row>
     <row r="32" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A32" s="119" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="B32" s="107"/>
       <c r="C32" s="107"/>
       <c r="D32" s="108"/>
       <c r="E32" s="115" t="s">
         <v>4</v>
       </c>
       <c r="F32" s="95" t="s">
         <v>3</v>
       </c>
       <c r="G32" s="96"/>
       <c r="H32" s="99" t="s">
         <v>5</v>
       </c>
       <c r="I32" s="100"/>
       <c r="J32" s="106" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="K32" s="107"/>
       <c r="L32" s="107"/>
       <c r="M32" s="108"/>
       <c r="N32" s="115" t="s">
         <v>4</v>
       </c>
       <c r="O32" s="95" t="s">
         <v>3</v>
       </c>
       <c r="P32" s="96"/>
       <c r="Q32" s="99" t="s">
         <v>5</v>
       </c>
       <c r="R32" s="117"/>
       <c r="S32" s="106" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="T32" s="107"/>
       <c r="U32" s="108"/>
       <c r="V32" s="115" t="s">
         <v>4</v>
       </c>
       <c r="W32" s="95" t="s">
         <v>3</v>
       </c>
       <c r="X32" s="96"/>
       <c r="Y32" s="99" t="s">
         <v>5</v>
       </c>
       <c r="Z32" s="100"/>
       <c r="AA32" s="106" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="AB32" s="107"/>
       <c r="AC32" s="108"/>
       <c r="AD32" s="93" t="s">
         <v>4</v>
       </c>
       <c r="AE32" s="95" t="s">
         <v>3</v>
       </c>
       <c r="AF32" s="96"/>
       <c r="AG32" s="99" t="s">
         <v>5</v>
       </c>
       <c r="AH32" s="100"/>
       <c r="AI32" s="80" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="AJ32" s="81"/>
       <c r="AK32" s="81"/>
       <c r="AL32" s="81"/>
       <c r="AM32" s="82"/>
       <c r="AN32" s="40" t="s">
         <v>4</v>
       </c>
       <c r="AO32" s="66" t="s">
         <v>3</v>
       </c>
       <c r="AP32" s="67"/>
       <c r="AQ32" s="66" t="s">
         <v>5</v>
       </c>
       <c r="AR32" s="68"/>
       <c r="AS32" s="69"/>
     </row>
     <row r="33" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A33" s="120" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="B33" s="113"/>
       <c r="C33" s="113"/>
       <c r="D33" s="114"/>
       <c r="E33" s="116"/>
       <c r="F33" s="97"/>
       <c r="G33" s="98"/>
       <c r="H33" s="101"/>
       <c r="I33" s="102"/>
       <c r="J33" s="112" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="K33" s="113"/>
       <c r="L33" s="113"/>
       <c r="M33" s="114"/>
       <c r="N33" s="116"/>
       <c r="O33" s="97"/>
       <c r="P33" s="98"/>
       <c r="Q33" s="101"/>
       <c r="R33" s="118"/>
       <c r="S33" s="109" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="T33" s="110"/>
       <c r="U33" s="111"/>
       <c r="V33" s="116"/>
       <c r="W33" s="97"/>
       <c r="X33" s="98"/>
       <c r="Y33" s="101"/>
       <c r="Z33" s="102"/>
       <c r="AA33" s="109" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="AB33" s="110"/>
       <c r="AC33" s="111"/>
       <c r="AD33" s="94"/>
       <c r="AE33" s="97"/>
       <c r="AF33" s="98"/>
       <c r="AG33" s="101"/>
       <c r="AH33" s="102"/>
       <c r="AI33" s="10"/>
       <c r="AN33" s="41" t="s">
         <v>9</v>
       </c>
       <c r="AO33" s="78" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="AP33" s="79"/>
       <c r="AQ33" s="63">
         <f>[1]Hoja1!$C$2733</f>
         <v>39251.304977020867</v>
       </c>
       <c r="AR33" s="64"/>
       <c r="AS33" s="65"/>
     </row>
     <row r="34" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A34" s="48"/>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="9"/>
       <c r="I34" s="1"/>
       <c r="J34" s="7"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="9"/>
       <c r="S34" s="112" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="T34" s="113"/>
       <c r="U34" s="114"/>
       <c r="Z34" s="1"/>
       <c r="AA34" s="112" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="AB34" s="113"/>
       <c r="AC34" s="114"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="10"/>
       <c r="AS34" s="17"/>
     </row>
     <row r="35" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A35" s="16"/>
       <c r="D35" s="1"/>
       <c r="E35" s="83" t="s">
         <v>8</v>
       </c>
       <c r="F35" s="85" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="G35" s="86"/>
       <c r="H35" s="89">
         <f>[1]Hoja1!$C$2739</f>
         <v>23711.686639315918</v>
       </c>
       <c r="I35" s="103"/>
       <c r="J35" s="10"/>
       <c r="M35" s="1"/>
       <c r="N35" s="83" t="s">
         <v>8</v>
       </c>
       <c r="O35" s="85" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="P35" s="86"/>
       <c r="Q35" s="89">
         <f>[1]Hoja1!$C$2741</f>
         <v>26520.281091678349</v>
       </c>
       <c r="R35" s="103"/>
       <c r="S35" s="10"/>
       <c r="U35" s="1"/>
       <c r="V35" s="83" t="s">
         <v>8</v>
       </c>
       <c r="W35" s="85" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="X35" s="86"/>
       <c r="Y35" s="89">
         <f>[1]Hoja1!$C$2736</f>
         <v>26346.324736729432</v>
       </c>
       <c r="Z35" s="103"/>
       <c r="AA35" s="10"/>
       <c r="AC35" s="1"/>
       <c r="AD35" s="83" t="s">
         <v>8</v>
       </c>
       <c r="AE35" s="85" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="AF35" s="86"/>
       <c r="AG35" s="89">
         <f>[1]Hoja1!$C$2735</f>
         <v>26520.281091678349</v>
       </c>
       <c r="AH35" s="90"/>
       <c r="AI35" s="10"/>
       <c r="AS35" s="17"/>
     </row>
     <row r="36" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
       <c r="D36" s="1"/>
       <c r="E36" s="84"/>
       <c r="F36" s="87"/>
       <c r="G36" s="88"/>
       <c r="H36" s="104"/>
       <c r="I36" s="105"/>
       <c r="J36" s="10"/>
       <c r="M36" s="1"/>
       <c r="N36" s="84"/>
       <c r="O36" s="87"/>
       <c r="P36" s="88"/>
       <c r="Q36" s="104"/>
       <c r="R36" s="105"/>
@@ -6607,132 +6622,132 @@
       <c r="AD36" s="84"/>
       <c r="AE36" s="87"/>
       <c r="AF36" s="88"/>
       <c r="AG36" s="91"/>
       <c r="AH36" s="92"/>
       <c r="AI36" s="10"/>
       <c r="AS36" s="17"/>
     </row>
     <row r="37" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A37" s="16"/>
       <c r="D37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="10"/>
       <c r="M37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="10"/>
       <c r="V37" s="25"/>
       <c r="W37" s="49"/>
       <c r="X37" s="49"/>
       <c r="Y37" s="50"/>
       <c r="Z37" s="39"/>
       <c r="AA37" s="10"/>
       <c r="AC37" s="1"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="80" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="AJ37" s="81"/>
       <c r="AK37" s="81"/>
       <c r="AL37" s="81"/>
       <c r="AM37" s="82"/>
       <c r="AN37" s="40" t="s">
         <v>4</v>
       </c>
       <c r="AO37" s="66" t="s">
         <v>3</v>
       </c>
       <c r="AP37" s="67"/>
       <c r="AQ37" s="66" t="s">
         <v>5</v>
       </c>
       <c r="AR37" s="68"/>
       <c r="AS37" s="69"/>
     </row>
     <row r="38" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A38" s="16"/>
       <c r="D38" s="1"/>
       <c r="E38" s="83" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="85" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="G38" s="86"/>
       <c r="H38" s="89">
         <f>[1]Hoja1!$C$2740</f>
         <v>0</v>
       </c>
       <c r="I38" s="103"/>
       <c r="J38" s="10"/>
       <c r="M38" s="1"/>
       <c r="N38" s="83" t="s">
         <v>9</v>
       </c>
       <c r="O38" s="85" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="P38" s="86"/>
       <c r="Q38" s="89">
         <f>[1]Hoja1!$C$2742</f>
         <v>0</v>
       </c>
       <c r="R38" s="103"/>
       <c r="S38" s="10"/>
       <c r="U38" s="1"/>
       <c r="V38" s="83" t="s">
         <v>9</v>
       </c>
       <c r="W38" s="85" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="X38" s="86"/>
       <c r="Y38" s="89">
         <f>[1]Hoja1!$C$2738</f>
         <v>31615.629050259246</v>
       </c>
       <c r="Z38" s="103"/>
       <c r="AA38" s="10"/>
       <c r="AC38" s="1"/>
       <c r="AD38" s="83" t="s">
         <v>9</v>
       </c>
       <c r="AE38" s="85" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="AF38" s="86"/>
       <c r="AG38" s="89">
         <f>[1]Hoja1!$C$2737</f>
         <v>31815.103128010418</v>
       </c>
       <c r="AH38" s="90"/>
       <c r="AI38" s="10"/>
       <c r="AN38" s="41" t="s">
         <v>9</v>
       </c>
       <c r="AO38" s="78" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="AP38" s="79"/>
       <c r="AQ38" s="63">
         <f>[1]Hoja1!$C$2734</f>
         <v>28216.105998942825</v>
       </c>
       <c r="AR38" s="64"/>
       <c r="AS38" s="65"/>
     </row>
     <row r="39" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A39" s="16"/>
       <c r="D39" s="1"/>
       <c r="E39" s="84"/>
       <c r="F39" s="87"/>
       <c r="G39" s="88"/>
       <c r="H39" s="104"/>
       <c r="I39" s="105"/>
       <c r="J39" s="10"/>
       <c r="M39" s="1"/>
       <c r="N39" s="84"/>
       <c r="O39" s="87"/>
       <c r="P39" s="88"/>
       <c r="Q39" s="104"/>
       <c r="R39" s="105"/>
       <c r="S39" s="10"/>
@@ -6764,75 +6779,75 @@
       <c r="Z40" s="1"/>
       <c r="AA40" s="10"/>
       <c r="AC40" s="1"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="10"/>
       <c r="AS40" s="17"/>
     </row>
     <row r="41" spans="1:45" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="16"/>
       <c r="D41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="10"/>
       <c r="M41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="10"/>
       <c r="U41" s="1"/>
       <c r="Z41" s="1"/>
       <c r="AA41" s="10"/>
       <c r="AC41" s="1"/>
       <c r="AH41" s="1"/>
       <c r="AI41" s="10"/>
       <c r="AS41" s="17"/>
     </row>
     <row r="42" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A42" s="70" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="B42" s="71"/>
       <c r="C42" s="71"/>
       <c r="D42" s="71"/>
       <c r="E42" s="71"/>
       <c r="F42" s="71"/>
       <c r="G42" s="71"/>
       <c r="H42" s="71"/>
       <c r="I42" s="71"/>
       <c r="J42" s="71"/>
       <c r="K42" s="71"/>
       <c r="L42" s="71"/>
       <c r="M42" s="71"/>
       <c r="N42" s="71"/>
       <c r="O42" s="71"/>
       <c r="P42" s="71"/>
       <c r="Q42" s="71"/>
       <c r="R42" s="71"/>
       <c r="S42" s="71"/>
       <c r="T42" s="71"/>
       <c r="U42" s="71"/>
       <c r="V42" s="72"/>
       <c r="W42" s="71" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="X42" s="71"/>
       <c r="Y42" s="71"/>
       <c r="Z42" s="71"/>
       <c r="AA42" s="71"/>
       <c r="AB42" s="71"/>
       <c r="AC42" s="71"/>
       <c r="AD42" s="71"/>
       <c r="AE42" s="71"/>
       <c r="AF42" s="71"/>
       <c r="AG42" s="71"/>
       <c r="AH42" s="71"/>
       <c r="AI42" s="71"/>
       <c r="AJ42" s="71"/>
       <c r="AK42" s="71"/>
       <c r="AL42" s="71"/>
       <c r="AM42" s="71"/>
       <c r="AN42" s="71"/>
       <c r="AO42" s="71"/>
       <c r="AP42" s="71"/>
       <c r="AQ42" s="71"/>
       <c r="AR42" s="71"/>
       <c r="AS42" s="76"/>
     </row>
     <row r="43" spans="1:45" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
@@ -6926,289 +6941,289 @@
       <c r="AO44" s="15"/>
       <c r="AP44" s="15"/>
       <c r="AQ44" s="15"/>
       <c r="AR44" s="15"/>
       <c r="AS44" s="43"/>
     </row>
     <row r="45" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A45" s="16"/>
       <c r="V45" s="17"/>
       <c r="W45" s="16"/>
       <c r="AS45" s="17"/>
     </row>
     <row r="46" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A46" s="16"/>
       <c r="V46" s="17"/>
       <c r="W46" s="16"/>
       <c r="AS46" s="17"/>
     </row>
     <row r="47" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A47" s="16"/>
       <c r="J47" s="50"/>
       <c r="K47" s="50"/>
       <c r="L47" s="50"/>
       <c r="M47" s="50"/>
       <c r="N47" s="60" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="O47" s="61"/>
       <c r="P47" s="60" t="s">
         <v>3</v>
       </c>
       <c r="Q47" s="62"/>
       <c r="R47" s="61"/>
       <c r="S47" s="60" t="s">
         <v>5</v>
       </c>
       <c r="T47" s="62"/>
       <c r="U47" s="61"/>
       <c r="V47" s="17"/>
       <c r="W47" s="16"/>
       <c r="AK47" s="60" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="AL47" s="61"/>
       <c r="AM47" s="60" t="s">
         <v>3</v>
       </c>
       <c r="AN47" s="62"/>
       <c r="AO47" s="61"/>
       <c r="AP47" s="60" t="s">
         <v>5</v>
       </c>
       <c r="AQ47" s="62"/>
       <c r="AR47" s="61"/>
       <c r="AS47" s="17"/>
     </row>
     <row r="48" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A48" s="16"/>
       <c r="V48" s="17"/>
       <c r="W48" s="16"/>
       <c r="AS48" s="17"/>
     </row>
     <row r="49" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A49" s="16"/>
       <c r="N49" s="58" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="O49" s="58"/>
       <c r="P49" s="58" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="Q49" s="58"/>
       <c r="R49" s="58"/>
       <c r="S49" s="59">
         <f>[1]Hoja1!$C$3100</f>
         <v>905.08249728472845</v>
       </c>
       <c r="T49" s="59"/>
       <c r="U49" s="59"/>
       <c r="V49" s="17"/>
       <c r="W49" s="16"/>
       <c r="AK49" s="58" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="AL49" s="58"/>
       <c r="AM49" s="58" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="AN49" s="58"/>
       <c r="AO49" s="58"/>
       <c r="AP49" s="59">
         <f>[1]Hoja1!$C$3105</f>
         <v>399.75175161271505</v>
       </c>
       <c r="AQ49" s="59"/>
       <c r="AR49" s="59"/>
       <c r="AS49" s="17"/>
     </row>
     <row r="50" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A50" s="16"/>
       <c r="N50" s="58" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="O50" s="58"/>
       <c r="P50" s="58" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="Q50" s="58"/>
       <c r="R50" s="58"/>
       <c r="S50" s="59">
         <f>[1]Hoja1!$C$3103</f>
         <v>3366.7751313545878</v>
       </c>
       <c r="T50" s="59"/>
       <c r="U50" s="59"/>
       <c r="V50" s="17"/>
       <c r="W50" s="16"/>
       <c r="AK50" s="58" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="AL50" s="58"/>
       <c r="AM50" s="58" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AN50" s="58"/>
       <c r="AO50" s="58"/>
       <c r="AP50" s="59">
         <f>[1]Hoja1!$C$3108</f>
         <v>663.83122485006675</v>
       </c>
       <c r="AQ50" s="59"/>
       <c r="AR50" s="59"/>
       <c r="AS50" s="17"/>
     </row>
     <row r="51" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A51" s="16"/>
       <c r="V51" s="17"/>
       <c r="W51" s="16"/>
       <c r="AS51" s="17"/>
     </row>
     <row r="52" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A52" s="16"/>
       <c r="N52" s="58" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="O52" s="58"/>
       <c r="P52" s="58" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="Q52" s="58"/>
       <c r="R52" s="58"/>
       <c r="S52" s="59">
         <f>[1]Hoja1!$C$3101</f>
         <v>1694.554905738137</v>
       </c>
       <c r="T52" s="59"/>
       <c r="U52" s="59"/>
       <c r="V52" s="17"/>
       <c r="W52" s="16"/>
       <c r="AK52" s="58" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="AL52" s="58"/>
       <c r="AM52" s="58" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="AN52" s="58"/>
       <c r="AO52" s="58"/>
       <c r="AP52" s="59">
         <f>[1]Hoja1!$C$3106</f>
         <v>603.42658894028443</v>
       </c>
       <c r="AQ52" s="59"/>
       <c r="AR52" s="59"/>
       <c r="AS52" s="17"/>
     </row>
     <row r="53" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A53" s="16"/>
       <c r="N53" s="58" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="O53" s="58"/>
       <c r="P53" s="58" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="Q53" s="58"/>
       <c r="R53" s="58"/>
       <c r="S53" s="59">
         <f>[1]Hoja1!$C$3104</f>
         <v>6545.8517227759448</v>
       </c>
       <c r="T53" s="59"/>
       <c r="U53" s="59"/>
       <c r="V53" s="17"/>
       <c r="W53" s="16"/>
       <c r="AK53" s="58" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="AL53" s="58"/>
       <c r="AM53" s="58" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="AN53" s="58"/>
       <c r="AO53" s="58"/>
       <c r="AP53" s="59">
         <f>[1]Hoja1!$C$3109</f>
         <v>1041.604090320423</v>
       </c>
       <c r="AQ53" s="59"/>
       <c r="AR53" s="59"/>
       <c r="AS53" s="17"/>
     </row>
     <row r="54" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A54" s="16"/>
       <c r="V54" s="17"/>
       <c r="W54" s="16"/>
       <c r="AS54" s="17"/>
     </row>
     <row r="55" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A55" s="16"/>
       <c r="N55" s="58" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="O55" s="58"/>
       <c r="P55" s="58" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="Q55" s="58"/>
       <c r="R55" s="58"/>
       <c r="S55" s="59">
         <f>[1]Hoja1!$C$3102</f>
         <v>2241.2495708133147</v>
       </c>
       <c r="T55" s="59"/>
       <c r="U55" s="59"/>
       <c r="V55" s="17"/>
       <c r="W55" s="16"/>
       <c r="AK55" s="58" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="AL55" s="58"/>
       <c r="AM55" s="58" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="AN55" s="58"/>
       <c r="AO55" s="58"/>
       <c r="AP55" s="59">
         <f>[1]Hoja1!$C$3107</f>
         <v>786.87855557185583</v>
       </c>
       <c r="AQ55" s="59"/>
       <c r="AR55" s="59"/>
       <c r="AS55" s="17"/>
     </row>
     <row r="56" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A56" s="16"/>
       <c r="V56" s="17"/>
       <c r="W56" s="16"/>
       <c r="AK56" s="58" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="AL56" s="58"/>
       <c r="AM56" s="58" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="AN56" s="58"/>
       <c r="AO56" s="58"/>
       <c r="AP56" s="59">
         <f>[1]Hoja1!$C$3110</f>
         <v>1254.4951394351012</v>
       </c>
       <c r="AQ56" s="59"/>
       <c r="AR56" s="59"/>
       <c r="AS56" s="17"/>
     </row>
     <row r="57" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A57" s="16"/>
       <c r="V57" s="17"/>
       <c r="W57" s="16"/>
       <c r="AS57" s="17"/>
     </row>
     <row r="58" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A58" s="16"/>
       <c r="V58" s="17"/>
       <c r="W58" s="16"/>
       <c r="AS58" s="17"/>
     </row>
     <row r="59" spans="1:45" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="51"/>
@@ -7236,51 +7251,50 @@
       <c r="W59" s="51"/>
       <c r="X59" s="52"/>
       <c r="Y59" s="52"/>
       <c r="Z59" s="52"/>
       <c r="AA59" s="52"/>
       <c r="AB59" s="52"/>
       <c r="AC59" s="52"/>
       <c r="AD59" s="52"/>
       <c r="AE59" s="52"/>
       <c r="AF59" s="52"/>
       <c r="AG59" s="52"/>
       <c r="AH59" s="52"/>
       <c r="AI59" s="52"/>
       <c r="AJ59" s="52"/>
       <c r="AK59" s="52"/>
       <c r="AL59" s="52"/>
       <c r="AM59" s="52"/>
       <c r="AN59" s="52"/>
       <c r="AO59" s="52"/>
       <c r="AP59" s="52"/>
       <c r="AQ59" s="52"/>
       <c r="AR59" s="52"/>
       <c r="AS59" s="53"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="iCiSgPKZb3kdYk03CW5rOCJyeYgKVOVhyc6AGEQ3E6OhKde3hXUZg7WWqhlDs7+t/j+zHU6nHGnjh86r6RbxRA==" saltValue="WrX8BtvrJWSMeSJrfZMs5g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="376">
     <mergeCell ref="E1:P1"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="S1:AJ1"/>
     <mergeCell ref="AL1:AN1"/>
     <mergeCell ref="AK55:AL55"/>
     <mergeCell ref="AM55:AO55"/>
     <mergeCell ref="AP55:AR55"/>
     <mergeCell ref="AK56:AL56"/>
     <mergeCell ref="AM56:AO56"/>
     <mergeCell ref="AP56:AR56"/>
     <mergeCell ref="AK50:AL50"/>
     <mergeCell ref="AM50:AO50"/>
     <mergeCell ref="AP50:AR50"/>
     <mergeCell ref="AK52:AL52"/>
     <mergeCell ref="AM52:AO52"/>
     <mergeCell ref="AP52:AR52"/>
     <mergeCell ref="AK53:AL53"/>
     <mergeCell ref="AM53:AO53"/>
     <mergeCell ref="AP53:AR53"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="AR4:AS4"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="AR6:AS6"/>